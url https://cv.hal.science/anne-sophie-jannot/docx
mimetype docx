--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,425 +100,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achondroplasia and hypochondroplasia in France: a nationwide epidemiological analysis</w:t>
+                <w:t xml:space="preserve">Prevalence of pediatric neuromuscular disorders in the Southwest region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Baujat</w:t>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Hamandjian</w:t>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Elisabeth Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Karam</w:t>
+                <w:t xml:space="preserve">Francois Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrike Walther-Louvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.555. </w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.106214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-025-04069-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2025.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368941v1</w:t>
+                <w:t xml:space="preserve">hal-05321911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t>
+                <w:t xml:space="preserve">Achondroplasia and hypochondroplasia in France: a nationwide epidemiological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Laas</w:t>
+                <w:t xml:space="preserve">Genevieve Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Hamandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Couturaud</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Darrigues</w:t>
+                <w:t xml:space="preserve">Pierre Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dumas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156 (5), pp.691-701. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000012120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-04069-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363417v1</w:t>
+                <w:t xml:space="preserve">hal-05368941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pediatric neuromuscular disorders in the Southwest region of France</w:t>
+                <w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+                <w:t xml:space="preserve">Enora Laas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Wallach</w:t>
+                <w:t xml:space="preserve">Benoit Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rivier</w:t>
+                <w:t xml:space="preserve">Lauren Darrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Walther-Louvier</w:t>
+                <w:t xml:space="preserve">Elise Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.106214. </w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156 (5), pp.691-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2025.106214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000012120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321911v1</w:t>
+                <w:t xml:space="preserve">hal-05363417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Clinical Trials in Drug Development: A Systematic Review</w:t>
               </w:r>
@@ -896,680 +896,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient clustering by incorporating structured variable label relationships in similarity measures</w:t>
+                <w:t xml:space="preserve">Hospitalization for child physical abuse before hospitalization for osteogenesis imperfecta or severe hemophilia: A nationwide cohort study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Lambert</w:t>
+                <w:t xml:space="preserve">Flora Blangis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Baudot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marguerite Hamon-Pourquery de Boisserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02459-8⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264572v1</w:t>
+                <w:t xml:space="preserve">hal-05211898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization for child physical abuse before hospitalization for osteogenesis imperfecta or severe hemophilia: A nationwide cohort study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving patient clustering by incorporating structured variable label relationships in similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Hamon-Pourquery de Boisserin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Harroche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.107581. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02459-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211898v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of urine alkalization on urinary inflammatory markers in cystinuric patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Hamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Caroline Prot-Bertoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gougis</w:t>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940864v1</w:t>
+                <w:t xml:space="preserve">hal-04733813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urine alkalization on urinary inflammatory markers in cystinuric patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation between adrenocortical carcinoma and lipid-poor adrenal adenoma using a multiparametric MRI-based diagnostic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Roger</w:t>
+                <w:t xml:space="preserve">Carmelia Oloukoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Benoist</w:t>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Groussin-Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae040⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (10), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733813v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation between adrenocortical carcinoma and lipid-poor adrenal adenoma using a multiparametric MRI-based diagnostic algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Gaillard</w:t>
+                <w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Laas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hoeffel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Hamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Groussin-Rouiller</w:t>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (10), pp.355-363. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.109373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573558v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient joint model for high dimensional longitudinal and survival data via generic association features</w:t>
               </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80 (4), </w:t>
@@ -1817,6302 +1817,6302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of patients’ cohorts in the French National rare disease registry</w:t>
+                <w:t xml:space="preserve">French data on the epidemiology and expert healthcare network for epidermolysis bullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Angin</w:t>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-023-02725-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362496v1</w:t>
+                <w:t xml:space="preserve">hal-04362512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bariatric Surgery Should Be Proposed in Certain Septuagenarian Patients with Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Kadouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Poghosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Arapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (8), pp.2608-2610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11695-023-06655-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacovigilance studies without a priori hypothesis: systematic review highlights inappropriate multiple testing correction procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162, pp.127-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute chest syndrome in adult patients with sickle cell disease: The relationship with the time to onset after hospital admission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of patients’ cohorts in the French National rare disease registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brunetti</w:t>
+                <w:t xml:space="preserve">Thibaut Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Khimoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+                <w:t xml:space="preserve">Céline Angin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18777⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-023-02725-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362502v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Maternal Metabolic Bariatric Surgery the Best Solution to Tackle the Childhood Obesity Pandemic?—Reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute chest syndrome in adult patients with sickle cell disease: The relationship with the time to onset after hospital admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+                <w:t xml:space="preserve">Djamal Khimoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.0931⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (6), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362499v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Von Willebrand factor: a consistent biomarker predicting in-hospital mortality across different waves of the COVID-19 pandemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is Maternal Metabolic Bariatric Surgery the Best Solution to Tackle the Childhood Obesity Pandemic?—Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-023-09901-9⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (8), pp.892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.0931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358149v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-based diagnostic algorithm to identify bowel and/or mesenteric injury in patients with blunt abdominal trauma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Von Willebrand factor: a consistent biomarker predicting in-hospital mortality across different waves of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lansier</w:t>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourillon</w:t>
+                <w:t xml:space="preserve">Estelle Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Follin</w:t>
+                <w:t xml:space="preserve">Jeanne Rancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-022-09200-9⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-023-09901-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883935v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CT-based diagnostic algorithm to identify bowel and/or mesenteric injury in patients with blunt abdominal trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mayenga</w:t>
+                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Falvo</w:t>
+                <w:t xml:space="preserve">Emilia Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gazeau</w:t>
+                <w:t xml:space="preserve">Arnaud Follin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.1918-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-022-09200-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362460v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tracking clusters of patients over time enables extracting information from medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.104309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2023.104309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362465v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking clusters of patients over time enables extracting information from medico-administrative databases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2023.104309⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027783v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French data on the epidemiology and expert healthcare network for epidermolysis bullosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mayenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bodemer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+                <w:t xml:space="preserve">Nicolas Falvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Sauvestre</w:t>
+                <w:t xml:space="preserve">Benoit Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (5), </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.18826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362512v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of coronavirus disease 2019 vaccines in 213 adult patients with sickle cell disease</w:t>
+                <w:t xml:space="preserve">Response to the letter by Onishi and al. regarding “Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Joseph</w:t>
+                <w:t xml:space="preserve">François Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Corbasson</w:t>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamal Khimoud</w:t>
+                <w:t xml:space="preserve">Benoît Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meunier</w:t>
+                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.2045-2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.18547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911627v1</w:t>
+                <w:t xml:space="preserve">hal-04077613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Orally Administered Clindamycin to Treat Prosthetic Joint Infections: A Prospective Study</w:t>
+                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mimram</w:t>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Magréault</w:t>
+                <w:t xml:space="preserve">Olivier Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Kerroumi</w:t>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Salmon</w:t>
+                <w:t xml:space="preserve">Alexis Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kably</w:t>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (11), pp.1462. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (01), pp.e21-e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11111462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911624v1</w:t>
+                <w:t xml:space="preserve">hal-03560901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ongoing French BaMaRa-BNDMR cohort: implementation and deployment of a nationwide information system on rare disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aetiological classification and prognosis in patients with heart failure with preserved ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Baptiste Carves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Domengé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocab237⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560936v1</w:t>
+                <w:t xml:space="preserve">hal-03560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medical and pharmaceutical interventions on anti-infective prescriptions: an observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Orally Administered Clindamycin to Treat Prosthetic Joint Infections: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Magréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Kerroumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-022-04465-w⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11111462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794006v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to report and compare quantitative variables in a radiology article</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ongoing French BaMaRa-BNDMR cohort: implementation and deployment of a nationwide information system on rare disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soyer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.553-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocab237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911632v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-derived sepsis bundle of care</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Safety of coronavirus disease 2019 vaccines in 213 adult patients with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corbasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Khimoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06928-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03911622v1</w:t>
+                <w:t xml:space="preserve">hal-03911627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of heart failure in young adults: a French nationwide cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of medical and pharmaceutical interventions on anti-infective prescriptions: an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Fernandez-Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (7), pp.1077-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-022-04465-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03883466v1</w:t>
+                <w:t xml:space="preserve">hal-03794006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Covid-19 vaccination policy did not solve vaccination inequities: a nationwide study on 64.5 million people</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to report and compare quantitative variables in a radiology article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (12), pp.571-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03508547v2</w:t>
+                <w:t xml:space="preserve">hal-03911632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Machine-learning-derived sepsis bundle of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kalimouttou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Cheurfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pirracchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.10.021⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06928-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560923v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-cm Versus 200-cm Biliopancreatic Limb One-Anastomosis Gastric Bypass: Propensity Score–Matched Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of heart failure in young adults: a French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Domengé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06203-9⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911638v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on the care of rare and undiagnosed diseases patients in France: a longitudinal population-based study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The French Covid-19 vaccination policy did not solve vaccination inequities: a nationwide study on 64.5 million people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.825-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02580-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03911619v1</w:t>
+                <w:t xml:space="preserve">hal-03508547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diagnosis Guides Treatment of Autoimmune Enteropathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cerf-Bensussan</w:t>
+                <w:t xml:space="preserve">Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2022.07.030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911634v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">150-cm Versus 200-cm Biliopancreatic Limb One-Anastomosis Gastric Bypass: Propensity Score–Matched Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Tarhini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clement Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Beaupel</w:t>
+                <w:t xml:space="preserve">Flore de Castelbajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.970-978. </w:t>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.2839-2845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06203-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971206v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on the care of rare and undiagnosed diseases patients in France: a longitudinal population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560922v1</w:t>
+                <w:t xml:space="preserve">hal-03911619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Benefit Balance Associated With Obstetric, Neonatal, and Child Outcomes After Metabolic and Bariatric Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2022.5450⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.970-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911629v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal mixture process estimation to detect population dynamical changes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic Diagnosis Guides Treatment of Autoimmune Enteropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Chaussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cerf-Bensussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102258⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2022.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933217v3</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven pipeline to extract potential adverse drug reactions through prescription, procedures and medical diagnoses analysis: application to a cohort study of 2,010 patients taking hydroxychloroquine with an 11-year follow-up</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk-Benefit Balance Associated With Obstetric, Neonatal, and Child Outcomes After Metabolic and Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01628-3⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2022.5450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694380v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peronino</w:t>
+                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Pya</w:t>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911974v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Year Changes in Weight and Diabetes Status After Bariatric Surgery for Craniopharyngioma-Related Hypothalamic Obesity: a Case–Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-driven pipeline to extract potential adverse drug reactions through prescription, procedures and medical diagnoses analysis: application to a cohort study of 2,010 patients taking hydroxychloroquine with an 11-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faucher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06079-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01628-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682655v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the letter by Onishi and al. regarding “Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal mixture process estimation to detect population dynamical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Pruilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (9), pp.2045-2046. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.102258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077613v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933217v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aetiological classification and prognosis in patients with heart failure with preserved ejection fraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Livrozet</w:t>
+                <w:t xml:space="preserve">Bastien Poitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Baptiste Carves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Domengé</w:t>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peronino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Pya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13717⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560925v1</w:t>
+                <w:t xml:space="preserve">hal-03911974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Five-Year Changes in Weight and Diabetes Status After Bariatric Surgery for Craniopharyngioma-Related Hypothalamic Obesity: a Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+                <w:t xml:space="preserve">Pauline Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mareau</w:t>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06 (01), pp.e21-e25. </w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560901v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Birth Rate Before and After Bariatric Surgery in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binacox: automatic cut‐point detection in high‐dimensional Cox model with applications in genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Ciangura</w:t>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-021-05561-0⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.1414-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.13547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560955v1</w:t>
+                <w:t xml:space="preserve">hal-03560951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-income neighbourhood was a key determinant of severe COVID-19 incidence during the first wave of the epidemic in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time of Bariatric Surgery and Hospitalization for SARS-CoV-2: a Nationwide Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-216068⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.3893-3895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-021-05449-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335290v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rare diseases prevalence using literature quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-income neighbourhood was a key determinant of severe COVID-19 incidence during the first wave of the epidemic in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Countouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Shourick</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.jech-2020-216068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01639-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-216068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176484v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between antidepressant use and reduced risk of intubation or death in hospitalized patients with COVID-19: results from an observational study</w:t>
+                <w:t xml:space="preserve">Assessing rare diseases prevalence using literature quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jason Shourick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01021-4⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01639-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887177v1</w:t>
+                <w:t xml:space="preserve">hal-03176484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+                <w:t xml:space="preserve">Change in Birth Rate Before and After Bariatric Surgery in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ciangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.4657-4661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-021-05561-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485904v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403349v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiometabolic Disorders and the Risk of Critical COVID-19 as Compared to Influenza Pneumonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Livrozet</w:t>
+                <w:t xml:space="preserve">Association between antidepressant use and reduced risk of intubation or death in hospitalized patients with COVID-19: results from an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lebeaux</w:t>
+                <w:t xml:space="preserve">Nathanaël Beeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10194618⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.5199-5212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560945v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Hydroxyvitamin D concentrations in COVID-19 patients hospitalized in intensive care unit during the first wave and the second wave of the pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Saldmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Houillier</w:t>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cclm-2021-0207⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733827v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinuria and Clinical Outcomes in Hospitalized COVID-19 Patients: A Retrospective Single-Center Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Cardiometabolic Disorders and the Risk of Critical COVID-19 as Compared to Influenza Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Livrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.09130620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677333v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Study of Chlorpromazine in Hospitalized Patients with Covid-19 Running title: Chlorpromazine in hospitalized patients with Covid-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">25-Hydroxyvitamin D concentrations in COVID-19 patients hospitalized in intensive care unit during the first wave and the second wave of the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Saldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Stoclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rym Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40261-021-01001-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp.e255-e258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2021-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483927v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational study of haloperidol in hospitalized patients with COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Observational Study of Chlorpromazine in Hospitalized Patients with Covid-19 Running title: Chlorpromazine in hospitalized patients with Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sanchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0247122. </w:t>
+              <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.221-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40261-021-01001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148564v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the clindamycin administration route on the magnitude of clindamycin–rifampicin interaction: a prospective pharmacokinetic study</w:t>
+                <w:t xml:space="preserve">Proteinuria and Clinical Outcomes in Hospitalized COVID-19 Patients: A Retrospective Single-Center Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Zeller</w:t>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Magreault</w:t>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Heym</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Kitzis</w:t>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.514-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.09130620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912089v1</w:t>
+                <w:t xml:space="preserve">hal-03677333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the nutritional status of COVID-19 critically-ill patients: A prospective observational study from ICU admission to three months after ICU discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+                <w:t xml:space="preserve">Influence of the clindamycin administration route on the magnitude of clindamycin–rifampicin interaction: a prospective pharmacokinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymie Zimmer</w:t>
+                <w:t xml:space="preserve">Sophie Magreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Merazka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Carette</w:t>
+                <w:t xml:space="preserve">Beate Heym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Martins-Bexinga</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.1857.e1-1857.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560957v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binacox: automatic cut‐point detection in high‐dimensional Cox model with applications in genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the nutritional status of COVID-19 critically-ill patients: A prospective observational study from ICU admission to three months after ICU discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bussy</w:t>
+                <w:t xml:space="preserve">Aymie Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+                <w:t xml:space="preserve">Amel Merazka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Guilloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anissa Martins-Bexinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (4), pp.1414-1426. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.13547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560951v1</w:t>
+                <w:t xml:space="preserve">hal-03560957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of Bariatric Surgery and Hospitalization for SARS-CoV-2: a Nationwide Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observational study of haloperidol in hospitalized patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (8), pp.3893-3895. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0247122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-021-05449-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560967v1</w:t>
+                <w:t xml:space="preserve">hal-03148564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Beeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,77 +8483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Algorithm to Differentiate Benign Atypical Leiomyomas from Malignant Uterine Sarcomas with Diffusion-weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendos Abdel Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonaffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8598,356 +8598,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-mix: a high dimensional mixture model for censored durations, with applications to genetic data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218766389⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648389v1</w:t>
+                <w:t xml:space="preserve">hal-02120840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">C-mix: a high dimensional mixture model for censored durations, with applications to genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaïffas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.1523--1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.8107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280218766389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120840v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of claim data in the identification and classification of adults with congenital heart diseases in electronic medical records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112 (1), pp.31 - 43. </w:t>
@@ -8985,90 +8985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for early-readmission prediction in a high-dimensional heterogeneous covariates and time-to-event outcome framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaiffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9253,90 +9253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme hypomagnesemia: characteristics of 119 consecutive inpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9381,961 +9381,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause of renal infarction: a retrospective analysis of 186 consecutive cases</w:t>
+                <w:t xml:space="preserve">Sex differences in antihypertensive treatment in France among 17 856 patients in a tertiary hypertension unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
+                <w:t xml:space="preserve">Thérèse Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshid Azarine</w:t>
+                <w:t xml:space="preserve">Nicolas Postel-Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Plouin</w:t>
+                <w:t xml:space="preserve">Christiane Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (3), pp.634-640. </w:t>
+              <w:t xml:space="preserve">, 2018, 36 (4), pp.939-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050356v1</w:t>
+                <w:t xml:space="preserve">hal-03868256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in antihypertensive treatment in France among 17 856 patients in a tertiary hypertension unit</w:t>
+                <w:t xml:space="preserve">Cause of renal infarction: a retrospective analysis of 186 consecutive cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Deborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amar</w:t>
+                <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bobrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Postel-Vinay</w:t>
+                <w:t xml:space="preserve">Arshid Azarine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Battaglia</w:t>
+                <w:t xml:space="preserve">Pierre-François Plouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (4), pp.939-946. </w:t>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.634-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868256v1</w:t>
+                <w:t xml:space="preserve">hal-04050356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diagnosis-Wide Landscape of Hospital-Acquired AKI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Association between borderline dysnatremia and mortality insight into a new data mining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thervet</w:t>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pallet</w:t>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.874-884. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.10981016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0549-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868197v1</w:t>
+                <w:t xml:space="preserve">inserm-02307293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Georges Pompidou University Hospital Clinical Data Warehouse: A 8-years follow-up experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Barat</w:t>
+                <w:t xml:space="preserve">Eric Zapletal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fohlen</w:t>
+                <w:t xml:space="preserve">Paul Avillach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cassinotto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Dautry</w:t>
+                <w:t xml:space="preserve">Marie-France Mamzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576042v1</w:t>
+                <w:t xml:space="preserve">hal-03868186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel data-driven workflow combining literature and electronic health records to estimate comorbidities burden for a specific disease: a case study on autoimmune comorbidities in patients with celiac disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">The Diagnosis-Wide Landscape of Hospital-Acquired AKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0537-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.874-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.10981016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02307407v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between borderline dysnatremia and mortality insight into a new data mining approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel data-driven workflow combining literature and electronic health records to estimate comorbidities burden for a specific disease: a case study on autoimmune comorbidities in patients with celiac disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Malamut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherine Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0549-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0537-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02307293v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02307407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Georges Pompidou University Hospital Clinical Data Warehouse: A 8-years follow-up experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zapletal</w:t>
+                <w:t xml:space="preserve">C Cassinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Avillach</w:t>
+                <w:t xml:space="preserve">As Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Mamzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anita Burgun</w:t>
+                <w:t xml:space="preserve">R Dautry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.21-28. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.1648-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868186v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lack of significant effect of POR*28 allelic variant on tacrolimus exposure in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10496,64 +10496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGES 2025 - Annual Meeting on International Genetic Epidemiology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Cologne, Germany. 2025</w:t>
@@ -10595,77 +10595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurvivalGPU: a GPU Powered Library for Scalable Survival Analysis in R and Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poirot-Bourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10867,51 +10867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10981,90 +10981,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving patient clustering by incorporating structured label relationships in similarity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11082,90 +11082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking patient clusters over time enables to extract all the information available in the medico-administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11183,90 +11183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binacox: automatic cut-point detection in high-dimensional Cox model with applications in genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Z. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11342,64 +11342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Bleistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11713,51 +11713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11834,51 +11834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11948,77 +11948,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating High-Dimensional Temporal Modelling Using Graphics Processing Units for Pharmacovigilance Signal Detection on Real-Life Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12052,90 +12052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Temporal Clusters from Patient Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12201,51 +12201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMOSID‎ : une micro-simulation de l'épidémie liée au virus de l'immunodéficience humaine dans la population des hommes ayant des relations sexuelles avec des hommes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12432,51 +12432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hamandjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-04069-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wallach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Walther-Louvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2025.106214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohua Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Chantal Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Christian Elze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43441-025-00893-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Jannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mechiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rodts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle D&#233;sam&#233;ricq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.70144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02459-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Blangis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hamon-Pourquery de Boisserin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prot-Bertoye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tostivint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelia Oloukoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoeffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin-Rouiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.03.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujae149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02725-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hansel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kadouch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Arapis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-023-06655-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.08.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cheminet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Khimoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ranque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18777" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.0931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09901-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lansier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ragot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Follin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09200-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2023.104309" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sauvestre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corbasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18547" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mimram" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Kerroumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111462" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab237" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04465-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Cheurfa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06928-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Domeng&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hulot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac651" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;die" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui Balanant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.10.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baratte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Castelbajac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06203-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02580-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Haas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2022.07.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarhini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaupel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05892-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Phan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2022.5450" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933217v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pruilh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102258" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01628-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06079-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Carves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13717" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05561-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03335290v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Countouris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-216068" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176484v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shourick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01639-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beeker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01021-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Pereira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194618" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Saldmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rym Hamada" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.09130620" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Rico" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40261-021-01001-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247122" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magreault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Kitzis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymie Zimmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Merazka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins-Bexinga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.05.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bussy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13547" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05449-z" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pieragostini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13059" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendos Abdel Wahab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonaffini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cornou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020209020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648389v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ga&#239;ffas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218766389" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486373v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.07.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082787v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Veil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0673-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934330v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guegan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317371" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Clain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Passeron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-018-1898-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050356v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bobrie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001588" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Deborde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Battaglia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001607" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868197v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10981016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Khater" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0537-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0549-7" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868186v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zapletal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.02.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274241v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuillemin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000267" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208019v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817823v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336559v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bleistein" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911967v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220427" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00644026v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wallach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Walther-Louvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2025.106214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hamandjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-04069-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohua Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Chantal Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Christian Elze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43441-025-00893-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Jannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mechiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rodts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle D&#233;sam&#233;ricq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.70144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Blangis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hamon-Pourquery de Boisserin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02459-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prot-Bertoye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tostivint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelia Oloukoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoeffel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin-Rouiller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujae149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sauvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hansel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kadouch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Arapis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-023-06655-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.08.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02725-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cheminet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Khimoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ranque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18777" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.0931" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09901-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lansier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ragot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Follin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09200-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2023.104309" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;die" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui Balanant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Carves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Domeng&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mimram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Kerroumi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab237" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corbasson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18547" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04465-w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Cheurfa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06928-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hulot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac651" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560923v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.10.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bertrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baratte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Castelbajac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06203-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02580-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarhini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaupel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05892-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Haas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2022.07.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Phan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2022.5450" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01628-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933217v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pruilh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102258" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06079-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bussy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13547" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05449-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03335290v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Countouris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-216068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shourick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01639-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05561-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beeker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01021-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560945v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194618" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Saldmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rym Hamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0207" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Rico" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40261-021-01001-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677333v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.09130620" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magreault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Kitzis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560957v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymie Zimmer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Merazka" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins-Bexinga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.05.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247122" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pieragostini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13059" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendos Abdel Wahab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonaffini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cornou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020209020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648389v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ga&#239;ffas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218766389" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486373v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.07.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082787v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Veil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0673-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934330v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guegan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317371" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Clain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Passeron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-018-1898-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Deborde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bobrie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Battaglia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001607" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001588" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307293v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0549-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868186v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zapletal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.02.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868197v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10981016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307407v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Khater" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0537-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274241v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuillemin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000267" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208019v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817823v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336559v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bleistein" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911967v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220427" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00644026v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>