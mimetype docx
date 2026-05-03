--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,10374 +66,10680 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pediatric neuromuscular disorders in the Southwest region of France</w:t>
+                <w:t xml:space="preserve">Medical Code Embeddings from Claims-Based Co-occurrences: A Unified Semantic Space for ICD-10 Diagnoses and ATC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+                <w:t xml:space="preserve">Corentin Faujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Stéphane Bouee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Wallach</w:t>
+                <w:t xml:space="preserve">Corinne Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rivier</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321911v1</w:t>
+                <w:t xml:space="preserve">hal-05579412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achondroplasia and hypochondroplasia in France: a nationwide epidemiological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving patient clustering by incorporating structured label relationships in similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Baujat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05368941v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-05363417v1</w:t>
+                <w:t xml:space="preserve">Tracking patient clusters over time enables to extract all the information available in the medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Clinical Trials in Drug Development: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Christian Elze</w:t>
+                <w:t xml:space="preserve">Binacox: automatic cut-point detection in high-dimensional Cox model with applications in genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Z. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817823v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence of pediatric neuromuscular disorders in the Southwest region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Walther-Louvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Innovation &amp; Regulatory Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43441-025-00893-w⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.106214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2025.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405192v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Hospital‐at‐Home Services for Injectable Chemotherapy for Patients With Multiple Myeloma in France in 2019 and 2020: A Real‐World Nationwide Study Based on the French Hospital Discharge Database</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Silico Clinical Trials in Drug Development: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Chantal Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Röver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Christian Elze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eJHaem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jha2.70144⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Innovation &amp; Regulatory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43441-025-00893-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368969v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERIGENOMED-CLINICS 1—the first study on feasibility, acceptability and psychosocial impact of PERIGENOMED: a pilot project aimed at providing initial concrete evidence on the relevance of panel-based genome sequencing for newborn screening (NBS) in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Davoine</w:t>
+                <w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Laas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Darrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bmj Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105752⟩</w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156 (5), pp.691-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000012120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345188v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization for child physical abuse before hospitalization for osteogenesis imperfecta or severe hemophilia: A nationwide cohort study in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Achondroplasia and hypochondroplasia in France: a nationwide epidemiological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Hamandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107581⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-04069-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211898v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient clustering by incorporating structured variable label relationships in similarity measures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Use of Hospital‐at‐Home Services for Injectable Chemotherapy for Patients With Multiple Myeloma in France in 2019 and 2020: A Real‐World Nationwide Study Based on the French Hospital Discharge Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Désaméricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02459-8⟩</w:t>
+              <w:t xml:space="preserve">eJHaem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (5), pp.106214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jha2.70144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264572v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urine alkalization on urinary inflammatory markers in cystinuric patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Benoist</w:t>
+                <w:t xml:space="preserve">PERIGENOMED-CLINICS 1—the first study on feasibility, acceptability and psychosocial impact of PERIGENOMED: a pilot project aimed at providing initial concrete evidence on the relevance of panel-based genome sequencing for newborn screening (NBS) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Level</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Thauvin-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Binquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae040⟩</w:t>
+              <w:t xml:space="preserve">Bmj Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733813v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation between adrenocortical carcinoma and lipid-poor adrenal adenoma using a multiparametric MRI-based diagnostic algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving patient clustering by incorporating structured variable label relationships in similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.03.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02459-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573558v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Gougis</w:t>
+                <w:t xml:space="preserve">Hospitalization for child physical abuse before hospitalization for osteogenesis imperfecta or severe hemophilia: A nationwide cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Blangis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Hamon-Pourquery de Boisserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940864v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient joint model for high dimensional longitudinal and survival data via generic association features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Effect of urine alkalization on urinary inflammatory markers in cystinuric patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prot-Bertoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomtc/ujae149⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875977v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+                <w:t xml:space="preserve">Differentiation between adrenocortical carcinoma and lipid-poor adrenal adenoma using a multiparametric MRI-based diagnostic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelia Oloukoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Groussin-Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-024-03173-2⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (10), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04562484v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French data on the epidemiology and expert healthcare network for epidermolysis bullosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Sauvestre</w:t>
+                <w:t xml:space="preserve">An efficient joint model for high dimensional longitudinal and survival data via generic association features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.18826⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomtc/ujae149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362512v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bariatric Surgery Should Be Proposed in Certain Septuagenarian Patients with Obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Arapis</w:t>
+                <w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Laas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-023-06655-7⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.109373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362497v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacovigilance studies without a priori hypothesis: systematic review highlights inappropriate multiple testing correction procedures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Janmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Belalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.08.010⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-024-03173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348670v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of patients’ cohorts in the French National rare disease registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">French data on the epidemiology and expert healthcare network for epidermolysis bullosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-023-02725-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362496v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute chest syndrome in adult patients with sickle cell disease: The relationship with the time to onset after hospital admission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacovigilance studies without a priori hypothesis: systematic review highlights inappropriate multiple testing correction procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362502v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Maternal Metabolic Bariatric Surgery the Best Solution to Tackle the Childhood Obesity Pandemic?—Reply</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bariatric Surgery Should Be Proposed in Certain Septuagenarian Patients with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Arapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.0931⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.2608-2610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-023-06655-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362499v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Von Willebrand factor: a consistent biomarker predicting in-hospital mortality across different waves of the COVID-19 pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Rancic</w:t>
+                <w:t xml:space="preserve">Acute chest syndrome in adult patients with sickle cell disease: The relationship with the time to onset after hospital admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Khimoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-023-09901-9⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (6), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358149v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-based diagnostic algorithm to identify bowel and/or mesenteric injury in patients with blunt abdominal trauma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Follin</w:t>
+                <w:t xml:space="preserve">Circulating Von Willebrand factor: a consistent biomarker predicting in-hospital mortality across different waves of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-022-09200-9⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-023-09901-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883935v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking clusters of patients over time enables extracting information from medico-administrative databases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is Maternal Metabolic Bariatric Surgery the Best Solution to Tackle the Childhood Obesity Pandemic?—Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2023.104309⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (8), pp.892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.0931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027783v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Overview of patients’ cohorts in the French National rare disease registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Angin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-023-02725-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362465v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CT-based diagnostic algorithm to identify bowel and/or mesenteric injury in patients with blunt abdominal trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mayenga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gazeau</w:t>
+                <w:t xml:space="preserve">Arnaud Follin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.1918-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-022-09200-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362460v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the letter by Onishi and al. regarding “Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mayenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Falvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mifsud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
+                <w:t xml:space="preserve">Benoit Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.018⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077613v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking clusters of patients over time enables extracting information from medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.104309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2023.104309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560901v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aetiological classification and prognosis in patients with heart failure with preserved ejection fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Orianne Domengé</w:t>
+                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13717⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560925v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Orally Administered Clindamycin to Treat Prosthetic Joint Infections: A Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kably</w:t>
+                <w:t xml:space="preserve">Aetiological classification and prognosis in patients with heart failure with preserved ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Baptiste Carves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Domengé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11111462⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911624v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ongoing French BaMaRa-BNDMR cohort: implementation and deployment of a nationwide information system on rare disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocab237⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (01), pp.e21-e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560936v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of coronavirus disease 2019 vaccines in 213 adult patients with sickle cell disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meunier</w:t>
+                <w:t xml:space="preserve">Response to the letter by Onishi and al. regarding “Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18547⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.2045-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911627v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medical and pharmaceutical interventions on anti-infective prescriptions: an observational study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The ongoing French BaMaRa-BNDMR cohort: implementation and deployment of a nationwide information system on rare disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-022-04465-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.553-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocab237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794006v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to report and compare quantitative variables in a radiology article</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Orally Administered Clindamycin to Treat Prosthetic Joint Infections: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Magréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Kerroumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.007⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11111462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911632v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-derived sepsis bundle of care</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How to report and compare quantitative variables in a radiology article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Pirracchio</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06928-2⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (12), pp.571-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911622v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of heart failure in young adults: a French nationwide cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Machine-learning-derived sepsis bundle of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kalimouttou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Cheurfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pirracchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac651⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06928-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883466v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Covid-19 vaccination policy did not solve vaccination inequities: a nationwide study on 64.5 million people</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
+                <w:t xml:space="preserve">Impact of medical and pharmaceutical interventions on anti-infective prescriptions: an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie-Paule Fernandez-Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac125⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (7), pp.1077-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-022-04465-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508547v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The French Covid-19 vaccination policy did not solve vaccination inequities: a nationwide study on 64.5 million people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.10.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.825-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560923v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-cm Versus 200-cm Biliopancreatic Limb One-Anastomosis Gastric Bypass: Propensity Score–Matched Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of heart failure in young adults: a French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Domengé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06203-9⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911638v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on the care of rare and undiagnosed diseases patients in France: a longitudinal population-based study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02580-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911619v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaupel</w:t>
+                <w:t xml:space="preserve">Safety of coronavirus disease 2019 vaccines in 213 adult patients with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corbasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Khimoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971206v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diagnosis Guides Treatment of Autoimmune Enteropathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">150-cm Versus 200-cm Biliopancreatic Limb One-Anastomosis Gastric Bypass: Propensity Score–Matched Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cerf-Bensussan</w:t>
+                <w:t xml:space="preserve">Flore de Castelbajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2022.07.030⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.2839-2845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06203-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911634v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Benefit Balance Associated With Obstetric, Neonatal, and Child Outcomes After Metabolic and Bariatric Surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on the care of rare and undiagnosed diseases patients in France: a longitudinal population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2022.5450⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911629v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Risk-Benefit Balance Associated With Obstetric, Neonatal, and Child Outcomes After Metabolic and Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaupel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2022.5450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560922v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven pipeline to extract potential adverse drug reactions through prescription, procedures and medical diagnoses analysis: application to a cohort study of 2,010 patients taking hydroxychloroquine with an 11-year follow-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wack</w:t>
+                <w:t xml:space="preserve">Genetic Diagnosis Guides Treatment of Autoimmune Enteropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+                <w:t xml:space="preserve">Stanislas Chaussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Danchin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cerf-Bensussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01628-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2022.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694380v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal mixture process estimation to detect population dynamical changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102258⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.970-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933217v3</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal mixture process estimation to detect population dynamical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chocron</w:t>
+                <w:t xml:space="preserve">Solange Pruilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peronino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.102258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911974v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933217v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Year Changes in Weight and Diabetes Status After Bariatric Surgery for Craniopharyngioma-Related Hypothalamic Obesity: a Case–Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-driven pipeline to extract potential adverse drug reactions through prescription, procedures and medical diagnoses analysis: application to a cohort study of 2,010 patients taking hydroxychloroquine with an 11-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faucher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06079-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01628-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682655v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binacox: automatic cut‐point detection in high‐dimensional Cox model with applications in genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Poitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bussy</w:t>
+                <w:t xml:space="preserve">Christophe Peronino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuri Pya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/biom.13547⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560951v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of Bariatric Surgery and Hospitalization for SARS-CoV-2: a Nationwide Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Five-Year Changes in Weight and Diabetes Status After Bariatric Surgery for Craniopharyngioma-Related Hypothalamic Obesity: a Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (8), pp.3893-3895. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-021-05449-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560967v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-income neighbourhood was a key determinant of severe COVID-19 incidence during the first wave of the epidemic in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time of Bariatric Surgery and Hospitalization for SARS-CoV-2: a Nationwide Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.jech-2020-216068. </w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.3893-3895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-216068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-021-05449-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335290v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rare diseases prevalence using literature quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binacox: automatic cut‐point detection in high‐dimensional Cox model with applications in genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Shourick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.1414-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01639-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/biom.13547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176484v1</w:t>
+                <w:t xml:space="preserve">hal-03560951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Birth Rate Before and After Bariatric Surgery in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+                <w:t xml:space="preserve">Low-income neighbourhood was a key determinant of severe COVID-19 incidence during the first wave of the epidemic in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Ciangura</w:t>
+                <w:t xml:space="preserve">Hector Countouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (10), pp.4657-4661. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.jech-2020-216068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-021-05561-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-216068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560955v1</w:t>
+                <w:t xml:space="preserve">hal-03335290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+                <w:t xml:space="preserve">Assessing rare diseases prevalence using literature quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason Shourick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01639-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485904v1</w:t>
+                <w:t xml:space="preserve">hal-03176484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between antidepressant use and reduced risk of intubation or death in hospitalized patients with COVID-19: results from an observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Beeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (9), pp.5199-5212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-021-01021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Racine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Soussand</w:t>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403349v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiometabolic Disorders and the Risk of Critical COVID-19 as Compared to Influenza Pneumonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Livrozet</w:t>
+                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lebeaux</w:t>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10194618⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560945v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Hydroxyvitamin D concentrations in COVID-19 patients hospitalized in intensive care unit during the first wave and the second wave of the pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiometabolic Disorders and the Risk of Critical COVID-19 as Compared to Influenza Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Saldmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Houillier</w:t>
+                <w:t xml:space="preserve">David Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cclm-2021-0207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733827v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Study of Chlorpromazine in Hospitalized Patients with Covid-19 Running title: Chlorpromazine in hospitalized patients with Covid-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Change in Birth Rate Before and After Bariatric Surgery in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ciangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40261-021-01001-0⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.4657-4661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-021-05561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483927v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinuria and Clinical Outcomes in Hospitalized COVID-19 Patients: A Retrospective Single-Center Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
+                <w:t xml:space="preserve">Observational Study of Chlorpromazine in Hospitalized Patients with Covid-19 Running title: Chlorpromazine in hospitalized patients with Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sanchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.09130620⟩</w:t>
+              <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40261-021-01001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677333v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the clindamycin administration route on the magnitude of clindamycin–rifampicin interaction: a prospective pharmacokinetic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Kitzis</w:t>
+                <w:t xml:space="preserve">Proteinuria and Clinical Outcomes in Hospitalized COVID-19 Patients: A Retrospective Single-Center Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.514-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.09130620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912089v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the nutritional status of COVID-19 critically-ill patients: A prospective observational study from ICU admission to three months after ICU discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anissa Martins-Bexinga</w:t>
+                <w:t xml:space="preserve">25-Hydroxyvitamin D concentrations in COVID-19 patients hospitalized in intensive care unit during the first wave and the second wave of the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Saldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Stoclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rym Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp.e255-e258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2021-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560957v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational study of haloperidol in hospitalized patients with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.e0247122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0247122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
+                <w:t xml:space="preserve">Influence of the clindamycin administration route on the magnitude of clindamycin–rifampicin interaction: a prospective pharmacokinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Magreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Heym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.1857.e1-1857.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677189v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection: Application to colon cancer data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Lepere</w:t>
+                <w:t xml:space="preserve">Evolution of the nutritional status of COVID-19 critically-ill patients: A prospective observational study from ICU admission to three months after ICU discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymie Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Merazka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Martins-Bexinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219841082⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02456624v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional prescriptions of oral antihypertensive drugs for the management of hypertension urgencies in the inpatient setting: An observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+                <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection: Application to colon cancer data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pharmacy and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpt.13059⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (12), Ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219841082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349581v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Algorithm to Differentiate Benign Atypical Leiomyomas from Malignant Uterine Sarcomas with Diffusion-weighted MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cornou</w:t>
+                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Beeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives‐lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.2020209020⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.2282-2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168843v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conditional prescriptions of oral antihypertensive drugs for the management of hypertension urgencies in the inpatient setting: An observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pieragostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nevoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pharmacy and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.8107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcpt.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120840v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-mix: a high dimensional mixture model for censored durations, with applications to genetic data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic Algorithm to Differentiate Benign Atypical Leiomyomas from Malignant Uterine Sarcomas with Diffusion-weighted MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaïffas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cendos Abdel Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonaffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218766389⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 297 (3), pp.E347-E347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2020209020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648389v1</w:t>
+                <w:t xml:space="preserve">hal-03168843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of claim data in the identification and classification of adults with congenital heart diseases in electronic medical records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486373v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for early-readmission prediction in a high-dimensional heterogeneous covariates and time-to-event outcome framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bussy</w:t>
+                <w:t xml:space="preserve">Accuracy of claim data in the identification and classification of adults with congenital heart diseases in electronic medical records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Veil</w:t>
+                <w:t xml:space="preserve">Laurence Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Looten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaiffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-019-0673-4⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (1), pp.31 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082787v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKp46 is a diagnostic biomarker and may be a therapeutic target in gastrointestinal T-cell lymphoproliferative diseases: a CELAC study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-mix: a high dimensional mixture model for censored durations, with applications to genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaïffas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317371⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.1523--1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218766389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934330v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme hypomagnesemia: characteristics of 119 consecutive inpatients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Passeron</w:t>
+                <w:t xml:space="preserve">Comparison of methods for early-readmission prediction in a high-dimensional heterogeneous covariates and time-to-event outcome framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Veil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaiffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11739-018-1898-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-019-0673-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733844v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in antihypertensive treatment in France among 17 856 patients in a tertiary hypertension unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NKp46 is a diagnostic biomarker and may be a therapeutic target in gastrointestinal T-cell lymphoproliferative diseases: a CELAC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Malamut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Deborde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christiane Battaglia</w:t>
+                <w:t xml:space="preserve">Nicolas Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001607⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (8), pp.1396-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868256v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cause of renal infarction: a retrospective analysis of 186 consecutive cases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extreme hypomagnesemia: characteristics of 119 consecutive inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Plouin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001588⟩</w:t>
+              <w:t xml:space="preserve">Internal and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.1201-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11739-018-1898-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050356v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between borderline dysnatremia and mortality insight into a new data mining approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex differences in antihypertensive treatment in France among 17 856 patients in a tertiary hypertension unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Postel-Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0549-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (4), pp.939-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02307293v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Georges Pompidou University Hospital Clinical Data Warehouse: A 8-years follow-up experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cause of renal infarction: a retrospective analysis of 186 consecutive cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshid Azarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zapletal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anita Burgun</w:t>
+                <w:t xml:space="preserve">Pierre-François Plouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.634-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000001588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868186v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diagnosis-Wide Landscape of Hospital-Acquired AKI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Association between borderline dysnatremia and mortality insight into a new data mining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pallet</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.10981016⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0549-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868197v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02307293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel data-driven workflow combining literature and electronic health records to estimate comorbidities burden for a specific disease: a case study on autoimmune comorbidities in patients with celiac disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Georges Pompidou University Hospital Clinical Data Warehouse: A 8-years follow-up experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zapletal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avillach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Marie-France Mamzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0537-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02307407v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Diagnosis-Wide Landscape of Hospital-Acquired AKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.874-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.10981016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576042v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cassinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dautry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.1648-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel data-driven workflow combining literature and electronic health records to estimate comorbidities burden for a specific disease: a case study on autoimmune comorbidities in patients with celiac disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Malamut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherine Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0537-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02307407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A lack of significant effect of POR*28 allelic variant on tacrolimus exposure in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Buchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hurault De Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (2), pp.223-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10443,1488 +10749,1153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge graph to dissect genotype phenotype associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGES 2025 - Annual Meeting on International Genetic Epidemiology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Cologne, Germany. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurvivalGPU: a GPU Powered Library for Scalable Survival Analysis in R and Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poirot-Bourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI4Health Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2019 - 40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735384v1</w:t>
-              </w:r>
-[...333 lines deleted...]
-                <w:t xml:space="preserve">hal-01817823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the Dynamics of Sparsely Observed Interacting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Bleistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’élicitation d’experts dans une méthode de sélection de variables en Bayésien par la méthode du power prior - Application au cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2019 - 13e Conférence Francophone d’Epidémiologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration Of Elicited Expert Information Via A Power Prior In Bayesian Variable Selection: Application To Colon Cancer Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBS 2019 - VI international symposium on biopharmaceutical statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode bayésienne de sélection de variables pour des échantillons de petite taille incorporant l’expertise clinique –Application au cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU de Nice; Centre Antoine Lacassagne, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11934,250 +11905,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating High-Dimensional Temporal Modelling Using Graphics Processing Units for Pharmacovigilance Signal Detection on Real-Life Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Temporal Clusters from Patient Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12187,105 +12158,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMOSID‎ : une micro-simulation de l'épidémie liée au virus de l'immunodéficience humaine dans la population des hommes ayant des relations sexuelles avec des hommes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00644026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId439"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12432,51 +12403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wallach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Walther-Louvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2025.106214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hamandjian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-04069-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohua Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Chantal Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Christian Elze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43441-025-00893-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Jannot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mechiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rodts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle D&#233;sam&#233;ricq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.70144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Blangis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hamon-Pourquery de Boisserin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lambert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02459-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prot-Bertoye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tostivint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelia Oloukoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoeffel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin-Rouiller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujae149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sauvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hansel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kadouch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Arapis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-023-06655-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.08.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02725-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cheminet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Khimoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ranque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18777" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.0931" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09901-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lansier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ragot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Follin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09200-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2023.104309" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;die" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui Balanant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Carves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Domeng&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mimram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Kerroumi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab237" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corbasson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18547" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04465-w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Cheurfa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06928-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hulot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac651" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560923v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.10.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bertrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baratte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Castelbajac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06203-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02580-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarhini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaupel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05892-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Haas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2022.07.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Phan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2022.5450" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01628-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933217v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pruilh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102258" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06079-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bussy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13547" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560967v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05449-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03335290v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Countouris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-216068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shourick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01639-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05561-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beeker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01021-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560945v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194618" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Saldmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rym Hamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0207" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Rico" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40261-021-01001-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677333v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.09130620" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magreault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Kitzis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560957v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymie Zimmer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Merazka" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins-Bexinga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.05.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247122" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pieragostini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13059" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendos Abdel Wahab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonaffini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cornou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020209020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648389v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ga&#239;ffas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218766389" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486373v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.07.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082787v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Veil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0673-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934330v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guegan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317371" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733844v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Clain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Passeron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-018-1898-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Deborde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bobrie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Battaglia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001607" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001588" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307293v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0549-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868186v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zapletal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.02.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868197v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10981016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307407v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Khater" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0537-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274241v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuillemin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000267" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208019v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796086v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817823v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336559v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bleistein" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911967v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220427" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00644026v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579412v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faujour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817823v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wallach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Walther-Louvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2025.106214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohua Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Chantal Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Christian Elze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43441-025-00893-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hamandjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-04069-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Jannot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mechiche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rodts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle D&#233;sam&#233;ricq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.70144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02459-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Blangis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hamon-Pourquery de Boisserin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prot-Bertoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tostivint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelia Oloukoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoeffel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin-Rouiller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.03.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujae149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sauvestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.08.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hansel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kadouch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Arapis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-023-06655-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cheminet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Khimoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ranque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18777" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09901-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.0931" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02725-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lansier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ragot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Follin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09200-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2023.104309" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Carves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Domeng&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13717" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;die" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui Balanant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab237" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mimram" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Kerroumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111462" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Cheurfa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06928-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04465-w" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hulot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.10.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911627v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corbasson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18547" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baratte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Castelbajac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06203-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02580-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Phan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2022.5450" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Haas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2022.07.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarhini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaupel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05892-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933217v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pruilh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102258" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01628-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06079-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05449-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13547" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03335290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Countouris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-216068" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shourick" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01639-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beeker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01021-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Pereira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194618" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560955v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05561-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Rico" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40261-021-01001-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677333v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.09130620" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733827v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Saldmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rym Hamada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0207" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247122" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912089v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magreault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Kitzis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymie Zimmer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Merazka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins-Bexinga" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.05.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pieragostini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168843v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendos Abdel Wahab" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonaffini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cornou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020209020" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.07.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ga&#239;ffas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218766389" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082787v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Veil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0673-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934330v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guegan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317371" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Clain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Passeron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-018-1898-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868256v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Deborde" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bobrie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Battaglia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001607" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001588" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0549-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868186v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zapletal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.02.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868197v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10981016" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307407v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Khater" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0537-y" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuillemin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000267" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bleistein" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911967v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220427" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00644026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>