--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -540,559 +540,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pediatric neuromuscular disorders in the Southwest region of France</w:t>
+                <w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+                <w:t xml:space="preserve">Enora Laas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Wallach</w:t>
+                <w:t xml:space="preserve">Benoit Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rivier</w:t>
+                <w:t xml:space="preserve">Lauren Darrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Walther-Louvier</w:t>
+                <w:t xml:space="preserve">Elise Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.106214. </w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156 (5), pp.691-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2025.106214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000012120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321911v1</w:t>
+                <w:t xml:space="preserve">hal-05363417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Clinical Trials in Drug Development: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Achondroplasia and hypochondroplasia in France: a nationwide epidemiological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohua Chen</w:t>
+                <w:t xml:space="preserve">Genevieve Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Chantal Schneider</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Hamandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Röver</w:t>
+                <w:t xml:space="preserve">Pierre Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Innovation &amp; Regulatory Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43441-025-00893-w⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-04069-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405192v1</w:t>
+                <w:t xml:space="preserve">hal-05368941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of pediatric neuromuscular disorders in the Southwest region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Laas</w:t>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Elisabeth Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Couturaud</w:t>
+                <w:t xml:space="preserve">Francois Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Darrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumas</w:t>
+                <w:t xml:space="preserve">Ulrike Walther-Louvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000012120⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.106214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2025.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363417v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achondroplasia and hypochondroplasia in France: a nationwide epidemiological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Silico Clinical Trials in Drug Development: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Baujat</w:t>
+                <w:t xml:space="preserve">Lucia Chantal Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Hamandjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Christian Röver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Karam</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Christian Elze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.555. </w:t>
+              <w:t xml:space="preserve">Therapeutic Innovation &amp; Regulatory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-025-04069-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43441-025-00893-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368941v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Hospital‐at‐Home Services for Injectable Chemotherapy for Patients With Multiple Myeloma in France in 2019 and 2020: A Real‐World Nationwide Study Based on the French Hospital Discharge Database</w:t>
               </w:r>
@@ -1336,814 +1336,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient clustering by incorporating structured variable label relationships in similarity measures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hospitalization for child physical abuse before hospitalization for osteogenesis imperfecta or severe hemophilia: A nationwide cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Blangis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Hamon-Pourquery de Boisserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02459-8⟩</w:t>
+              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264572v1</w:t>
+                <w:t xml:space="preserve">hal-05211898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization for child physical abuse before hospitalization for osteogenesis imperfecta or severe hemophilia: A nationwide cohort study in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving patient clustering by incorporating structured variable label relationships in similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Abuse &amp; Neglect : The International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.107581. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chiabu.2025.107581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02459-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211898v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urine alkalization on urinary inflammatory markers in cystinuric patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Laas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Prot-Bertoye</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Hamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Benoist</w:t>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae040⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.109373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733813v1</w:t>
+                <w:t xml:space="preserve">hal-04940864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation between adrenocortical carcinoma and lipid-poor adrenal adenoma using a multiparametric MRI-based diagnostic algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of urine alkalization on urinary inflammatory markers in cystinuric patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prot-Bertoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelia Oloukoi</w:t>
+                <w:t xml:space="preserve">Kevin Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dohan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Groussin-Rouiller</w:t>
+                <w:t xml:space="preserve">Jean-François Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.03.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573558v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient joint model for high dimensional longitudinal and survival data via generic association features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation between adrenocortical carcinoma and lipid-poor adrenal adenoma using a multiparametric MRI-based diagnostic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelia Oloukoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">Christine Hoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Fermanian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Lionel Groussin-Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomtc/ujae149⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (10), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875977v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumas</w:t>
+                <w:t xml:space="preserve">An efficient joint model for high dimensional longitudinal and survival data via generic association features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Hamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Antoine Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gougis</w:t>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (1), pp.109373. </w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biomtc/ujae149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940864v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic and referral pathways in patients with rare lipodystrophy and insulin-resistance syndromes: key milestones assessed from a national reference center</w:t>
               </w:r>
@@ -2257,6406 +2257,6406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French data on the epidemiology and expert healthcare network for epidermolysis bullosa</w:t>
+                <w:t xml:space="preserve">Overview of patients’ cohorts in the French National rare disease registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bodemer</w:t>
+                <w:t xml:space="preserve">Thibaut Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Angin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.18826⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-023-02725-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362512v1</w:t>
+                <w:t xml:space="preserve">hal-04362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacovigilance studies without a priori hypothesis: systematic review highlights inappropriate multiple testing correction procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gaucher</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162, pp.127-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bariatric Surgery Should Be Proposed in Certain Septuagenarian Patients with Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Hansel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Diana Kadouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Kadouch</w:t>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Arapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (8), pp.2608-2610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11695-023-06655-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute chest syndrome in adult patients with sickle cell disease: The relationship with the time to onset after hospital admission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
+                <w:t xml:space="preserve">Antoine Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brunetti</w:t>
+                <w:t xml:space="preserve">Djamal Khimoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Khimoud</w:t>
+                <w:t xml:space="preserve">Brigitte Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 201 (6), pp.1229-1238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjh.18777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Von Willebrand factor: a consistent biomarker predicting in-hospital mortality across different waves of the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Smadja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Estelle Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angiogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10456-023-09901-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Maternal Metabolic Bariatric Surgery the Best Solution to Tackle the Childhood Obesity Pandemic?—Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (8), pp.892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamasurg.2023.0931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of patients’ cohorts in the French National rare disease registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CT-based diagnostic algorithm to identify bowel and/or mesenteric injury in patients with blunt abdominal trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Soussand</w:t>
+                <w:t xml:space="preserve">Camille Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Angin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Follin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-023-02725-2⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.1918-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-022-09200-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362496v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-based diagnostic algorithm to identify bowel and/or mesenteric injury in patients with blunt abdominal trauma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-André Cuénod</w:t>
+                <w:t xml:space="preserve">Marie Mayenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Ragot</w:t>
+                <w:t xml:space="preserve">Nicolas Falvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Follin</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-022-09200-9⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883935v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+                <w:t xml:space="preserve">Tracking clusters of patients over time enables extracting information from medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.104309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2023.104309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362460v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking clusters of patients over time enables extracting information from medico-administrative databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 139, pp.104309. </w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2023.104309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027783v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
+                <w:t xml:space="preserve">French data on the epidemiology and expert healthcare network for epidermolysis bullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Christine Bodemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hankard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Angélique Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.18826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362465v1</w:t>
+                <w:t xml:space="preserve">hal-04362512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aetiological classification and prognosis in patients with heart failure with preserved ejection fraction</w:t>
+                <w:t xml:space="preserve">Safety of coronavirus disease 2019 vaccines in 213 adult patients with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fayol</w:t>
+                <w:t xml:space="preserve">Laure Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Wack</w:t>
+                <w:t xml:space="preserve">Anne Corbasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Livrozet</w:t>
+                <w:t xml:space="preserve">Sandra Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Khimoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Baptiste Carves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Domengé</w:t>
+                <w:t xml:space="preserve">Benoit Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13717⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560925v1</w:t>
+                <w:t xml:space="preserve">hal-03911627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ongoing French BaMaRa-BNDMR cohort: implementation and deployment of a nationwide information system on rare disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.553-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocab237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560901v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the letter by Onishi and al. regarding “Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Orally Administered Clindamycin to Treat Prosthetic Joint Infections: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Magréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Kerroumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.018⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11111462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077613v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ongoing French BaMaRa-BNDMR cohort: implementation and deployment of a nationwide information system on rare disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of heart failure in young adults: a French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Domengé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocab237⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560936v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Orally Administered Clindamycin to Treat Prosthetic Joint Infections: A Prospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to report and compare quantitative variables in a radiology article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mimram</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11111462⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (12), pp.571-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911624v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to report and compare quantitative variables in a radiology article</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Barat</w:t>
+                <w:t xml:space="preserve">Machine-learning-derived sepsis bundle of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kalimouttou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Cheurfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soyer</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pirracchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2022.09.007⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06928-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911632v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-derived sepsis bundle of care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of medical and pharmaceutical interventions on anti-infective prescriptions: an observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Fernandez-Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kalimouttou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Mainardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06928-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (7), pp.1077-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-022-04465-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911622v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medical and pharmaceutical interventions on anti-infective prescriptions: an observational study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Fernandez-Gerlinger</w:t>
+                <w:t xml:space="preserve">The French Covid-19 vaccination policy did not solve vaccination inequities: a nationwide study on 64.5 million people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-022-04465-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.825-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794006v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Covid-19 vaccination policy did not solve vaccination inequities: a nationwide study on 64.5 million people</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Débarre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac125⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508547v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of heart failure in young adults: a French nationwide cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fayol</w:t>
+                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehac651⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.970-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883466v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Messager</w:t>
+                <w:t xml:space="preserve">150-cm Versus 200-cm Biliopancreatic Limb One-Anastomosis Gastric Bypass: Propensity Score–Matched Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore de Castelbajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.10.021⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.2839-2845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06203-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560923v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of coronavirus disease 2019 vaccines in 213 adult patients with sickle cell disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Joseph</w:t>
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on the care of rare and undiagnosed diseases patients in France: a longitudinal population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Corbasson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meunier</w:t>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18547⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911627v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-cm Versus 200-cm Biliopancreatic Limb One-Anastomosis Gastric Bypass: Propensity Score–Matched Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Risk-Benefit Balance Associated With Obstetric, Neonatal, and Child Outcomes After Metabolic and Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flore de Castelbajac</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06203-9⟩</w:t>
+              <w:t xml:space="preserve">JAMA Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamasurg.2022.5450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911638v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on the care of rare and undiagnosed diseases patients in France: a longitudinal population-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Soussand</w:t>
+                <w:t xml:space="preserve">Genetic Diagnosis Guides Treatment of Autoimmune Enteropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Chaussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Christophe Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cerf-Bensussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02580-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2022.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911619v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Benefit Balance Associated With Obstetric, Neonatal, and Child Outcomes After Metabolic and Bariatric Surgery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal mixture process estimation to detect population dynamical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis van Straaten</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solange Pruilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamasurg.2022.5450⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.102258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911629v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933217v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diagnosis Guides Treatment of Autoimmune Enteropathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+                <w:t xml:space="preserve">A data-driven pipeline to extract potential adverse drug reactions through prescription, procedures and medical diagnoses analysis: application to a cohort study of 2,010 patients taking hydroxychloroquine with an 11-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Haas</w:t>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Chaussade</w:t>
+                <w:t xml:space="preserve">Jacques Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cellier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2022.07.030⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01628-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911634v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Anastomosis Gastric Bypass Revision for Gastroesophageal Reflux Disease: Long Versus Short Biliopancreatic Limb Roux-en-Y Gastric Bypass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five-Year Changes in Weight and Diabetes Status After Bariatric Surgery for Craniopharyngioma-Related Hypothalamic Obesity: a Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Tarhini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+                <w:t xml:space="preserve">Claire Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Beaupel</w:t>
+                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.970-978. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05892-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560922v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal mixture process estimation to detect population dynamical changes</w:t>
+                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Pruilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Bastien Poitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peronino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Pya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102258⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933217v3</w:t>
+                <w:t xml:space="preserve">hal-03911974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven pipeline to extract potential adverse drug reactions through prescription, procedures and medical diagnoses analysis: application to a cohort study of 2,010 patients taking hydroxychloroquine with an 11-year follow-up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Aetiological classification and prognosis in patients with heart failure with preserved ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Baptiste Carves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Domengé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01628-3⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694380v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuri Pya</w:t>
+                <w:t xml:space="preserve">Response to the letter by Onishi and al. regarding “Clinical diagnosis, outcomes and treatment of thiamine deficiency in a tertiary hospital”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui Balanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.2045-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911974v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Year Changes in Weight and Diabetes Status After Bariatric Surgery for Craniopharyngioma-Related Hypothalamic Obesity: a Case–Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faucher</w:t>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Alexis Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis van Straaten</w:t>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (01), pp.e21-e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06079-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682655v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of Bariatric Surgery and Hospitalization for SARS-CoV-2: a Nationwide Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Change in Birth Rate Before and After Bariatric Surgery in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Poghosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ciangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (8), pp.3893-3895. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-021-05449-z⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.4657-4661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-021-05561-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560967v1</w:t>
+                <w:t xml:space="preserve">hal-03560955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binacox: automatic cut‐point detection in high‐dimensional Cox model with applications in genetics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-income neighbourhood was a key determinant of severe COVID-19 incidence during the first wave of the epidemic in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Countouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis van Straaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.jech-2020-216068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-216068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.13547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03560951v1</w:t>
+                <w:t xml:space="preserve">hal-03335290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-income neighbourhood was a key determinant of severe COVID-19 incidence during the first wave of the epidemic in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing rare diseases prevalence using literature quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shourick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-01639-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-216068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335290v1</w:t>
+                <w:t xml:space="preserve">hal-03176484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rare diseases prevalence using literature quantification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-01639-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176484v1</w:t>
+                <w:t xml:space="preserve">hal-03485904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between antidepressant use and reduced risk of intubation or death in hospitalized patients with COVID-19: results from an observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Beeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (9), pp.5199-5212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-021-01021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Khatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soussand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485904v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of CEMARA database in the AnDDI-Rares network: a unique resource facilitating research and epidemiology in developmental disorders in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Cardiometabolic Disorders and the Risk of Critical COVID-19 as Compared to Influenza Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Livrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lebeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-021-01957-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03403349v1</w:t>
+                <w:t xml:space="preserve">hal-03560945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiometabolic Disorders and the Risk of Critical COVID-19 as Compared to Influenza Pneumonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Proteinuria and Clinical Outcomes in Hospitalized COVID-19 Patients: A Retrospective Single-Center Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Livrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Lebeaux</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.514-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.09130620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10194618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03560945v1</w:t>
+                <w:t xml:space="preserve">hal-03677333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Birth Rate Before and After Bariatric Surgery in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+                <w:t xml:space="preserve">25-Hydroxyvitamin D concentrations in COVID-19 patients hospitalized in intensive care unit during the first wave and the second wave of the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Saldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Stoclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rym Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-021-05561-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp.e255-e258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2021-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560955v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational Study of Chlorpromazine in Hospitalized Patients with Covid-19 Running title: Chlorpromazine in hospitalized patients with Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Sanchez-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.221-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40261-021-01001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinuria and Clinical Outcomes in Hospitalized COVID-19 Patients: A Retrospective Single-Center Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Hulot</w:t>
+                <w:t xml:space="preserve">Observational study of haloperidol in hospitalized patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sánchez-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.09130620⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0247122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677333v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Hydroxyvitamin D concentrations in COVID-19 patients hospitalized in intensive care unit during the first wave and the second wave of the pandemic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the clindamycin administration route on the magnitude of clindamycin–rifampicin interaction: a prospective pharmacokinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Houillier</w:t>
+                <w:t xml:space="preserve">Valérie Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Magreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Heym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cclm-2021-0207⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.1857.e1-1857.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733827v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational study of haloperidol in hospitalized patients with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Evolution of the nutritional status of COVID-19 critically-ill patients: A prospective observational study from ICU admission to three months after ICU discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymie Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Merazka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Martins-Bexinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247122⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148564v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the clindamycin administration route on the magnitude of clindamycin–rifampicin interaction: a prospective pharmacokinetic study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binacox: automatic cut‐point detection in high‐dimensional Cox model with applications in genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.1414-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.13547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912089v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the nutritional status of COVID-19 critically-ill patients: A prospective observational study from ICU admission to three months after ICU discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Time of Bariatric Surgery and Hospitalization for SARS-CoV-2: a Nationwide Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Poghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Martins-Bexinga</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.3893-3895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2021.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-021-05449-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560957v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection: Application to colon cancer data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+                <w:t xml:space="preserve">Nathanael Beeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Ursino</w:t>
+                <w:t xml:space="preserve">Claire Rives‐lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter F Thall</w:t>
+                <w:t xml:space="preserve">Emmanuel Guerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Landi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lepere</w:t>
+                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219841082⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.2282-2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02456624v1</w:t>
+                <w:t xml:space="preserve">hal-03677189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+                <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection: Application to colon cancer data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Beeker</w:t>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rives‐lange</w:t>
+                <w:t xml:space="preserve">Peter F Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guerot</w:t>
+                <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
+                <w:t xml:space="preserve">Céline Lepere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (12), pp.2282-2289. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (12), Ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280219841082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677189v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional prescriptions of oral antihypertensive drugs for the management of hypertension urgencies in the inpatient setting: An observational study</w:t>
               </w:r>
@@ -8815,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonaffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8910,103 +8910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter F Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9092,51 +9092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112 (1), pp.31 - 43. </w:t>
@@ -9285,364 +9285,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for early-readmission prediction in a high-dimensional heterogeneous covariates and time-to-event outcome framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NKp46 is a diagnostic biomarker and may be a therapeutic target in gastrointestinal T-cell lymphoproliferative diseases: a CELAC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Veil</w:t>
+                <w:t xml:space="preserve">Morgane Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Looten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anita Burgun</w:t>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaiffas</w:t>
+                <w:t xml:space="preserve">Georgia Malamut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-019-0673-4⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (8), pp.1396-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082787v1</w:t>
+                <w:t xml:space="preserve">hal-02934330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKp46 is a diagnostic biomarker and may be a therapeutic target in gastrointestinal T-cell lymphoproliferative diseases: a CELAC study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Bruneau</w:t>
+                <w:t xml:space="preserve">Comparison of methods for early-readmission prediction in a high-dimensional heterogeneous covariates and time-to-event outcome framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Malamut</w:t>
+                <w:t xml:space="preserve">Raphaël Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sibon</w:t>
+                <w:t xml:space="preserve">Vincent Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guegan</w:t>
+                <w:t xml:space="preserve">Stéphane Gaiffas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (8), pp.1396-1405. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-317371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-019-0673-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934330v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme hypomagnesemia: characteristics of 119 consecutive inpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Cheminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9955,663 +9955,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between borderline dysnatremia and mortality insight into a new data mining approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Diagnosis-Wide Landscape of Hospital-Acquired AKI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">Eric Thervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+                <w:t xml:space="preserve">Nicolas Pallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.152. </w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.874-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0549-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2215/CJN.10981016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02307293v1</w:t>
+                <w:t xml:space="preserve">hal-03868197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Georges Pompidou University Hospital Clinical Data Warehouse: A 8-years follow-up experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel data-driven workflow combining literature and electronic health records to estimate comorbidities burden for a specific disease: a case study on autoimmune comorbidities in patients with celiac disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zapletal</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Avillach</w:t>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Malamut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Mamzer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Sherine Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.21-28. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0537-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868186v1</w:t>
+                <w:t xml:space="preserve">inserm-02307407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diagnosis-Wide Landscape of Hospital-Acquired AKI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thervet</w:t>
+                <w:t xml:space="preserve">M Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Fohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cassinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dautry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.10981016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.1648-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868197v1</w:t>
+                <w:t xml:space="preserve">hal-01576042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-month apparent diffusion coefficient correlates with response to radiofrequency ablation of hepatocellular carcinoma.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Cassinotto</w:t>
+                <w:t xml:space="preserve">Association between borderline dysnatremia and mortality insight into a new data mining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Jannot</w:t>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dautry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (6), pp.1648-1658. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.25521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0549-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576042v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02307293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel data-driven workflow combining literature and electronic health records to estimate comorbidities burden for a specific disease: a case study on autoimmune comorbidities in patients with celiac disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Georges Pompidou University Hospital Clinical Data Warehouse: A 8-years follow-up experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
+                <w:t xml:space="preserve">Eric Zapletal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgia Malamut</w:t>
+                <w:t xml:space="preserve">Paul Avillach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherine Khater</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Marie-France Mamzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0537-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02307407v1</w:t>
+                <w:t xml:space="preserve">hal-03868186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lack of significant effect of POR*28 allelic variant on tacrolimus exposure in kidney transplant recipients</w:t>
               </w:r>
@@ -10901,51 +10901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurvivalGPU: a GPU Powered Library for Scalable Survival Analysis in R and Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poirot-Bourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis van Straaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,90 +11009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11134,103 +11134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11300,51 +11300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the Dynamics of Sparsely Observed Interacting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Bleistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11395,90 +11395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’élicitation d’experts dans une méthode de sélection de variables en Bayésien par la méthode du power prior - Application au cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11520,90 +11520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration Of Elicited Expert Information Via A Power Prior In Bayesian Variable Selection: Application To Colon Cancer Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11645,103 +11645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode bayésienne de sélection de variables pour des échantillons de petite taille incorporant l’expertise clinique –Application au cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU de Nice; Centre Antoine Lacassagne, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11766,103 +11766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11919,51 +11919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating High-Dimensional Temporal Modelling Using Graphics Processing Units for Pharmacovigilance Signal Detection on Real-Life Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12403,51 +12403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579412v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faujour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817823v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wallach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Walther-Louvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2025.106214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohua Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Chantal Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Christian Elze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43441-025-00893-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hamandjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-04069-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Jannot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mechiche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rodts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle D&#233;sam&#233;ricq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.70144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02459-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Blangis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hamon-Pourquery de Boisserin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prot-Bertoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tostivint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelia Oloukoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoeffel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin-Rouiller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.03.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujae149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sauvestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.08.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hansel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kadouch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Arapis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-023-06655-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cheminet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Khimoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ranque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18777" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09901-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.0931" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pichon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02725-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lansier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ragot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Follin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09200-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2023.104309" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Carves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Domeng&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13717" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;die" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui Balanant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab237" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mimram" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Kerroumi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111462" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Cheurfa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06928-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04465-w" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hulot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.10.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911627v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corbasson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18547" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baratte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Castelbajac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06203-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02580-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Phan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2022.5450" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Haas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2022.07.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarhini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaupel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05892-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933217v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pruilh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102258" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01628-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06079-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05449-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13547" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03335290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Countouris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-216068" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shourick" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01639-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beeker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01021-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Pereira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194618" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560955v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05561-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Rico" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40261-021-01001-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677333v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.09130620" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733827v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Saldmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rym Hamada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0207" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247122" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912089v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magreault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Kitzis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymie Zimmer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Merazka" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins-Bexinga" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.05.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pieragostini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168843v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendos Abdel Wahab" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonaffini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cornou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020209020" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.07.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ga&#239;ffas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218766389" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082787v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Veil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0673-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934330v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guegan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317371" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Clain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Passeron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-018-1898-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868256v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Deborde" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bobrie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Battaglia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001607" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001588" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0549-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868186v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zapletal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.02.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868197v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10981016" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307407v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Khater" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0537-y" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuillemin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000267" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bleistein" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911967v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220427" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00644026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579412v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faujour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Emery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817823v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baujat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Hamandjian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-04069-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Wallach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Walther-Louvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2025.106214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohua Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Chantal Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Christian Elze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43441-025-00893-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Jannot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mechiche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rodts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle D&#233;sam&#233;ricq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.70144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Binquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Davoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Blangis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girardeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hamon-Pourquery de Boisserin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chiabu.2025.107581" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02459-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prot-Bertoye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tostivint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelia Oloukoi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoeffel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin-Rouiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2024.03.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujae149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04562484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03173-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soussand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02725-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.08.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hansel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kadouch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Poghosyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Arapis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-023-06655-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cheminet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Khimoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ranque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358149v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09901-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2023.0931" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lansier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ragot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Follin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09200-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2023.104309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bodemer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Khatim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sauvestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18826" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joseph" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corbasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meunier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab237" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mimram" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magr&#233;ault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Kerroumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11111462" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Domeng&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hulot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac651" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2022.09.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kalimouttou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Cheurfa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirracchio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06928-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Fernandez-Gerlinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mainardi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04465-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mifsud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;die" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui Balanant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.10.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarhini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baratte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaupel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05892-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Castelbajac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06203-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02580-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Phan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis van Straaten" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamasurg.2022.5450" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Haas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf-Bensussan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2022.07.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933217v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pruilh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102258" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01628-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682655v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06079-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Carves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13717" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05561-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03335290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Countouris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-216068" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03176484v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shourick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01639-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#225;nchez-Rico" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Beeker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01021-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403349v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Racine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01957-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560945v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Pereira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebeaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194618" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benichou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.09130620" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733827v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Saldmann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rym Hamada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0207" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483927v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez-Rico" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40261-021-01001-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247122" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912089v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magreault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heym" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Kitzis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymie Zimmer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Merazka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Martins-Bexinga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2021.05.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560951v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13547" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-021-05449-z" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pieragostini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nevoret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpt.13059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168843v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendos Abdel Wahab" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonaffini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cornou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020209020" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.07.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ga&#239;ffas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218766389" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02934330v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Malamut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guegan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317371" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082787v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Veil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Looten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaiffas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0673-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Clain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Passeron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-018-1898-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868256v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Deborde" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bobrie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Battaglia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001607" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050356v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000001588" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868197v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10981016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Khater" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0537-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576042v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fohlen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cassinotto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Jannot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dautry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25521" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307293v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0549-7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868186v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zapletal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.02.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vuillemin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000267" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirot-Bourdain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Bleistein" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911967v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220427" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00644026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>