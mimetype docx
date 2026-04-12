--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -543,182 +543,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">·« L’e-administration : un objectif de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Renard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dématérialisation des procédures administratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 33 - 60, 2017, 978-2-84934-300-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les défis de l'enseignement juridique à la Faculté de droit, sciences économiques et gestion de Vannes de l'Université Bretagne-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l'enseignement du droit en France à la lumière des systèmes étrangers sous la direction scientifique de Mustapha Mekki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sejean</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01709076v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01561817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1071,1200 +1071,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les perspectives d’évolution liées à l’application du principe de coopération loyale par la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part des contentieux administratifs et constitutionnel dans les déséquilibres normatifs. De l’observation des déséquilibres normatifs sous un angle contentieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX et Association française de droit constitutionnel, Apr 2022, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assimilation et différenciation dans les politiques économiques et budgétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un nouveau droit des Outre-Mer du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas M'Saidie, Dec 2022, Mamoudzou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lab-LEX et Association française de droit constitutionnel, Apr 2022, Vannes, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et Banque centrale européenne. Perspective à partir du droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie et Banque centrale européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Carré, Sandrine Le Loup, Nov 2021, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Carré, Sandrine Le Loup, Nov 2021, Vannes (Bretagne, France), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des autorités infra étatiques face aux obligations de protection des données personnelles issues du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et responsabilité. Responsabilité numérique et protection des données personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Dedessus-Le Moustier; Nilsa Rojas, Oct 2021, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Dedessus-Le Moustier; Nilsa Rojas, Oct 2021, Vannes (Bretagne, France), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enjeux de la protection des indications géographiques dans les accords de libre-échange de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Conference on Law, International Business and Economic Development (ICLIBED-2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le droit de l'Union européenne peut-il rendre possible ce qui est nécessaire, soit par le consensus, soit par la contrainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international « Mer et Littoral : un bien commun ? » Université Bretagne Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport du droit de l'Union européenne à la problématique de l'accès des jeunes au logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité et le logement. Approche comparée franco-marocaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Occidentale et Université IBN ZOHR, Mar 2019, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des jeunes majeurs en droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesse et droit, approches internes et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de différenciation en droit de l'Union européenne et l'optimisation de la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard européaniste sur l'ordre public et le contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordre public dans les contrats administratifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Danang, Vietnam</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté européenne par le droit : enjeux et limites d’une construction jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat des lieux de la citoyenneté en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Europa - Recherche Formation et Innovation en Pays de la Loire, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lorient, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· « Les droits de propriété industrielle dans les nouveaux accords de libre-échange de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du marché commun au grand marché transatlantique, l'Union européenne, le droit et le libre-échange: bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche administrative, université de Bretagne occidentale, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Occidentale et Université IBN ZOHR, Mar 2019, Agadir, Maroc</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux européens de la décentralisation à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle réforme des collectivités territoriales, contributions critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Faure, Antoinette Hastings Jun 2014, Nantes, France. pp.91 - 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Europa - Recherche Formation et Innovation en Pays de la Loire, Mar 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles en droit de l’Union européenne, des territoires comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les îles dans tous leurs états, Cycle de recherche de l’Institut de recherche sur les entreprises et les administrations, Faculté de droit, des sciences économiques et de gestion,Université Bretagne Sud,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche administrative, université de Bretagne occidentale, Oct 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre juridique de l'Union et droits fédératifs des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne, Fédération plurinationale en devenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe Barbato; Jean-Denis Mouton, Nov 2013, Nantes, France. pp.205 - 251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La dématérialisation : un objectif de l’Union européenne ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dématérialisation des procédures : la nouvelle ère de l’e-administration, Journée d’étude de l’Institut de recherche sur les entreprises et les administrations, Faculté de droit, des sciences économiques et de gestion, Université Bretagne Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action d’appui de l’Union européenne, facteur de convergence des systèmes juridiques nationaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes journées juridiques franco-polonaises. Convergences et divergences entre systèmes juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jagellonne de Cracovie et Université d'Orléans, Nov 2012, Cracovie, Pologne. pp. 217 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562032v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01562052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3047,51 +3047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larcier-intersentia.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01903851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larcier-intersentia.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01903851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>