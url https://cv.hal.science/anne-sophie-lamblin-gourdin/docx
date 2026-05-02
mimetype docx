--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -66,2199 +66,2341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des autorités régionales et locales dans la mise en oeuvre du Pacte vert européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Blottin, Laurent Fonbaustier, Charles Vautrot-Schwarz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe à l'heure du Pacte vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2026, Droit de l'Union européenne, 9782802776758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’avis 1/94, spectateur et acteur d’une recomposition internationale et européenne. CJCE, avis 1/94 du 15 novembre 1994, Compétence de la Communauté européenne pour conclure l’Accord instituant l’Organisation mondiale du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Molinero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions contextualisées.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des autorités infra-étatiques et le droit de l'Union européenne de la protection des données personnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dedessus Le Moustier; Nilsa Rojas-Hutinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et responsabilité. Regards croisés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp. 137-151, 2025, Droit &amp; science politique, 978-2-38600-149-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation et différenciation des Outre-mer dans les politiques économiques et budgétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Dormoy, Thomas M'Saïdié, Jacques Ziller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un nouveau droit des Outre-mer du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-77, 2024, Organisation internationale et relations internationales, 978-2-8027-7348-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-77, 2024, Organisation internationale et relations internationales, 978-2-8027-7348-1</w:t>
+                <w:t xml:space="preserve">hal-04579569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès des jeunes au logement:quel apport de l'Union européenne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Guérin et François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logement et vulnérabilité. Approches comparées franco-marocaines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2022, Colloques et essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2022, Colloques et essais</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du jeune majeur en droit de l'Union européenne. De l'intérêt pour le jeune majeur d'exercer son droit à la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.387-400, 2021, 978-2-7110-3389-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.387-400, 2021, 978-2-7110-3389-8</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées : Politique européenne, Principe de proportionnalité, principe de subsidiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques, sous la direction scientifique de François Collart Dutilleul, Valérie Pironon et Agathe Van Lang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne, 2018, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut universitaire Varenne, 2018, 978-2-37032-178-7</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">·« L’e-administration : un objectif de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Renard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dématérialisation des procédures administratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 33 - 60, 2017, 978-2-84934-300-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp. 33 - 60, 2017, 978-2-84934-300-5</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l'enseignement juridique à la Faculté de droit, sciences économiques et gestion de Vannes de l'Université Bretagne-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l'enseignement du droit en France à la lumière des systèmes étrangers sous la direction scientifique de Mustapha Mekki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les défis de l'enseignement juridique à la Faculté de droit, sciences économiques et gestion de Vannes de l'Université Bretagne-Sud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des citoyens et la citoyenneté européenne: évolutions, limites et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.1-15, 2016, 978-3-0343-2007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel fédéralisme pour l'Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel fédéralisme pour l'Europe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, Oct 2025, Vannes (Bretagne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+                <w:t xml:space="preserve">hal-05298725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des indications géographiques dans l'accord de libre-échange UE - Mercosur, facteur de patrimonialisation des aliments et pratiques culinaires en Amérique du Sud?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastro-identité(s) dans les Amériques. Entre chauvinisme et transnationalisme (16è - 21è siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Christine Michaud et Emmanuelle Sinardet, Oct 2025, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lafarge Elise Lhéritier, Sep 2025, Vannes (Bretagne, France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de citoyenneté de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, Oct 2025, Vannes (Bretagne), France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente de citoyenneté européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, 2024, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lafarge Elise Lhéritier, Sep 2025, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives d’évolution liées à l’application du principe de coopération loyale par la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part des contentieux administratifs et constitutionnel dans les déséquilibres normatifs. De l’observation des déséquilibres normatifs sous un angle contentieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX et Association française de droit constitutionnel, Apr 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, 2024, Vannes (Bretagne), France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation et différenciation dans les politiques économiques et budgétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un nouveau droit des Outre-Mer du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saidie, Dec 2022, Mamoudzou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-LEX et Association française de droit constitutionnel, Apr 2022, Vannes, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et Banque centrale européenne. Perspective à partir du droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie et Banque centrale européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Carré, Sandrine Le Loup, Nov 2021, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saidie, Dec 2022, Mamoudzou, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des autorités infra étatiques face aux obligations de protection des données personnelles issues du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et responsabilité. Responsabilité numérique et protection des données personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Dedessus-Le Moustier; Nilsa Rojas, Oct 2021, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Carré, Sandrine Le Loup, Nov 2021, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enjeux de la protection des indications géographiques dans les accords de libre-échange de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Conference on Law, International Business and Economic Development (ICLIBED-2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Dedessus-Le Moustier; Nilsa Rojas, Oct 2021, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le droit de l'Union européenne peut-il rendre possible ce qui est nécessaire, soit par le consensus, soit par la contrainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international « Mer et Littoral : un bien commun ? » Université Bretagne Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Danang, Vietnam</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport du droit de l'Union européenne à la problématique de l'accès des jeunes au logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité et le logement. Approche comparée franco-marocaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Occidentale et Université IBN ZOHR, Mar 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lorient, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des jeunes majeurs en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et droit, approches internes et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Occidentale et Université IBN ZOHR, Mar 2019, Agadir, Maroc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de différenciation en droit de l'Union européenne et l'optimisation de la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard européaniste sur l'ordre public et le contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public dans les contrats administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté européenne par le droit : enjeux et limites d’une construction jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat des lieux de la citoyenneté en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Europa - Recherche Formation et Innovation en Pays de la Loire, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· « Les droits de propriété industrielle dans les nouveaux accords de libre-échange de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du marché commun au grand marché transatlantique, l'Union européenne, le droit et le libre-échange: bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche administrative, université de Bretagne occidentale, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Europa - Recherche Formation et Innovation en Pays de la Loire, Mar 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles en droit de l’Union européenne, des territoires comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les îles dans tous leurs états, Cycle de recherche de l’Institut de recherche sur les entreprises et les administrations, Faculté de droit, des sciences économiques et de gestion,Université Bretagne Sud,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche administrative, université de Bretagne occidentale, Oct 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux européens de la décentralisation à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle réforme des collectivités territoriales, contributions critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Faure, Antoinette Hastings Jun 2014, Nantes, France. pp.91 - 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Faure, Antoinette Hastings Jun 2014, Nantes, France. pp.91 - 98</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre juridique de l'Union et droits fédératifs des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne, Fédération plurinationale en devenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe Barbato; Jean-Denis Mouton, Nov 2013, Nantes, France. pp.205 - 251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Vannes, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dématérialisation : un objectif de l’Union européenne ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dématérialisation des procédures : la nouvelle ère de l’e-administration, Journée d’étude de l’Institut de recherche sur les entreprises et les administrations, Faculté de droit, des sciences économiques et de gestion, Université Bretagne Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Christophe Barbato; Jean-Denis Mouton, Nov 2013, Nantes, France. pp.205 - 251</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action d’appui de l’Union européenne, facteur de convergence des systèmes juridiques nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées juridiques franco-polonaises. Convergences et divergences entre systèmes juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jagellonne de Cracovie et Université d'Orléans, Nov 2012, Cracovie, Pologne. pp. 217 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,117 +2410,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel fédéralisme pour l’Europe? (conférence-débat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2388,400 +2530,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des données personnelles : les nouveaux principes s'imposant aux communes (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des données personnelles : les nouveaux principes s'imposant aux communes (1re partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03142720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard européaniste sur l'ordre public dans les contrats administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles en droit de l'Union européenne : des territoires comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.563 - 588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopérations renforcées au secours du brevet unique européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 557, pp.254 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2791,116 +2933,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des citoyens et la citoyenneté européenne. Evolutions, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Catala, Stanislas Jeannesson, Anne-Sophie Lamblin Gourdin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L’Europe des citoyens et la citoyenneté européenne. Evolutions, limites et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. Peter Lang, 2016, 978-3-0343-2007-8 br</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3047,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larcier-intersentia.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01903851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bareau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larcier-intersentia.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01903851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>