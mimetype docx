--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -616,182 +616,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les défis de l'enseignement juridique à la Faculté de droit, sciences économiques et gestion de Vannes de l'Université Bretagne-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer l'enseignement du droit en France à la lumière des systèmes étrangers sous la direction scientifique de Mustapha Mekki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">·« L’e-administration : un objectif de l’Union européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dématérialisation des procédures administratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp. 33 - 60, 2017, 978-2-84934-300-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561817v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01709076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -885,1528 +885,1528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des indications géographiques dans l'accord de libre-échange UE - Mercosur, facteur de patrimonialisation des aliments et pratiques culinaires en Amérique du Sud?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastro-identité(s) dans les Amériques. Entre chauvinisme et transnationalisme (16è - 21è siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Christine Michaud et Emmanuelle Sinardet, Oct 2025, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel fédéralisme pour l'Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel fédéralisme pour l'Europe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, Oct 2025, Vannes (Bretagne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+                <w:t xml:space="preserve">hal-05298725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lafarge Elise Lhéritier, Sep 2025, Vannes (Bretagne, France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de citoyenneté de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, Oct 2025, Vannes (Bretagne), France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente de citoyenneté européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, 2024, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Christine Michaud et Emmanuelle Sinardet, Oct 2025, Lorient (56100), France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation et différenciation dans les politiques économiques et budgétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un nouveau droit des Outre-Mer du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saidie, Dec 2022, Mamoudzou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lafarge Elise Lhéritier, Sep 2025, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives d’évolution liées à l’application du principe de coopération loyale par la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part des contentieux administratifs et constitutionnel dans les déséquilibres normatifs. De l’observation des déséquilibres normatifs sous un angle contentieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX et Association française de droit constitutionnel, Apr 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Lamblin-Gourdin, 2024, Vannes (Bretagne), France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie et Banque centrale européenne. Perspective à partir du droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie et Banque centrale européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Carré, Sandrine Le Loup, Nov 2021, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-LEX et Association française de droit constitutionnel, Apr 2022, Vannes, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des autorités infra étatiques face aux obligations de protection des données personnelles issues du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et responsabilité. Responsabilité numérique et protection des données personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Dedessus-Le Moustier; Nilsa Rojas, Oct 2021, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saidie, Dec 2022, Mamoudzou, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des jeunes majeurs en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et droit, approches internes et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Carré, Sandrine Le Loup, Nov 2021, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de différenciation en droit de l'Union européenne et l'optimisation de la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Dedessus-Le Moustier; Nilsa Rojas, Oct 2021, Vannes (Bretagne, France), France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard européaniste sur l'ordre public et le contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public dans les contrats administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les enjeux de la protection des indications géographiques dans les accords de libre-échange de l’Union européenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International Conference on Law, International Business and Economic Development (ICLIBED-2019),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le droit de l'Union européenne peut-il rendre possible ce qui est nécessaire, soit par le consensus, soit par la contrainte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Mer et Littoral : un bien commun ? » Université Bretagne Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du droit de l'Union européenne à la problématique de l'accès des jeunes au logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité et le logement. Approche comparée franco-marocaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Occidentale et Université IBN ZOHR, Mar 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté européenne par le droit : enjeux et limites d’une construction jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat des lieux de la citoyenneté en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Europa - Recherche Formation et Innovation en Pays de la Loire, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· « Les droits de propriété industrielle dans les nouveaux accords de libre-échange de l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du marché commun au grand marché transatlantique, l'Union européenne, le droit et le libre-échange: bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche administrative, université de Bretagne occidentale, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dématérialisation : un objectif de l’Union européenne ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dématérialisation des procédures : la nouvelle ère de l’e-administration, Journée d’étude de l’Institut de recherche sur les entreprises et les administrations, Faculté de droit, des sciences économiques et de gestion, Université Bretagne Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Europa - Recherche Formation et Innovation en Pays de la Loire, Mar 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action d’appui de l’Union européenne, facteur de convergence des systèmes juridiques nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées juridiques franco-polonaises. Convergences et divergences entre systèmes juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jagellonne de Cracovie et Université d'Orléans, Nov 2012, Cracovie, Pologne. pp. 217 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche administrative, université de Bretagne occidentale, Oct 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux européens de la décentralisation à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle réforme des collectivités territoriales, contributions critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Faure, Antoinette Hastings Jun 2014, Nantes, France. pp.91 - 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles en droit de l’Union européenne, des territoires comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les îles dans tous leurs états, Cycle de recherche de l’Institut de recherche sur les entreprises et les administrations, Faculté de droit, des sciences économiques et de gestion,Université Bretagne Sud,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Faure, Antoinette Hastings Jun 2014, Nantes, France. pp.91 - 98</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre juridique de l'Union et droits fédératifs des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne, Fédération plurinationale en devenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe Barbato; Jean-Denis Mouton, Nov 2013, Nantes, France. pp.205 - 251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562052v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01562032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2424,77 +2424,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel fédéralisme pour l’Europe? (conférence-débat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larcier-intersentia.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01903851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.larcier-intersentia.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01903851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562032v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>