--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -257,325 +257,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t>
+                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(dir.) Becam G.</w:t>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Perrenoud</w:t>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Testu</w:t>
+                <w:t xml:space="preserve">S. Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Grégoire</w:t>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025901v1</w:t>
+                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
+                <w:t xml:space="preserve">Palynologie de la couche E. In : Becam G., 2022. Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport de fouilles programmées 2020-2022, p. 160-171</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynologie de la couche E. In : Becam G., 2022. Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport de fouilles programmées 2020-2022, p. 160-171</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Service Régional de l'Archéologie. 2022</w:t>
+                <w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.) Becam G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025923v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Paléobotanique de la grotte de la Crouzade. In: Saos T., Grotte de la Crouzade. Rapport de fouilles programmées 2020-2022, p. 171-180</w:t>
               </w:r>
@@ -662,51 +662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Font Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -750,51 +750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,64 +1448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.e0230496. </w:t>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2252,51 +2252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l'outil de recherche SCHOPPER, un système immersif en aide à la formulation d'hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,557 +2341,557 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Palynofacies : miroir de la biodiversité depuis 1 million d'années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution de la biodiversité depuis plus d’un million d’années et rapports entre l’Homme et son environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">144ème Congrès du C.T.H.S., Le réel &amp; le virtuel, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte du Lazaret. Nice, Alpes-Maritimes. Des campements de chasseurs de cerfs, de bouquetins, d’aurochs et d’éléphants sur le littoral méditerranéen entre -190 000 – 120 000 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. pp.120, 2020, 978-2-271-13512-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries du Paléolithique ancien de la Corée du Sud dans leur contexte stratigraphique et paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS ÉDITIONS, pp.631, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Khatib</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00601395v1</w:t>
-              </w:r>
-[...237 lines deleted...]
-                <w:t xml:space="preserve">hal-04037667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. de Lumley Dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus évolués en voie de Néandertalisation.</w:t>
@@ -3207,51 +3207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Florian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rusch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren&#231;on Patrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4504" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFDRQRV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Florian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rusch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren&#231;on Patrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4504" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFDRQRV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>