--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -257,325 +257,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
+                <w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Saos</w:t>
+                <w:t xml:space="preserve">(dir.) Becam G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcalá</w:t>
+                <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailón</w:t>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bochaton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
+              <w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
+                <w:t xml:space="preserve">hal-04025901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynologie de la couche E. In : Becam G., 2022. Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport de fouilles programmées 2020-2022, p. 160-171</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(dir.) Becam G.</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04025901v1</w:t>
+                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Paléobotanique de la grotte de la Crouzade. In: Saos T., Grotte de la Crouzade. Rapport de fouilles programmées 2020-2022, p. 171-180</w:t>
               </w:r>
@@ -662,51 +662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Font Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -750,51 +750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,64 +1448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.e0230496. </w:t>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2252,51 +2252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l'outil de recherche SCHOPPER, un système immersif en aide à la formulation d'hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,98 +2341,366 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte du Lazaret. Nice, Alpes-Maritimes. Des campements de chasseurs de cerfs, de bouquetins, d’aurochs et d’éléphants sur le littoral méditerranéen entre -190 000 – 120 000 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. pp.120, 2020, 978-2-271-13512-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries du Paléolithique ancien de la Corée du Sud dans leur contexte stratigraphique et paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS ÉDITIONS, pp.631, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Palynofacies : miroir de la biodiversité depuis 1 million d'années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2448,87 +2716,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution de la biodiversité depuis plus d’un million d’années et rapports entre l’Homme et son environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,362 +2804,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144ème Congrès du C.T.H.S., Le réel &amp; le virtuel, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037667v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-00601395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. de Lumley Dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes, France. Des Homo erectus évolués en voie de Néandertalisation.</w:t>
@@ -3207,51 +3207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Florian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rusch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren&#231;on Patrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4504" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFDRQRV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Florian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.66" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rusch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren&#231;on Patrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4504" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZFDRQRV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>