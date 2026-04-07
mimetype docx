--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep modifications of the microbiome of rice roots infected by the parasitic nematode Meloidogyne graminicola in highly infested fields in Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root knot nematode infections promoted by agricultural practice modifications in Vietnam and the impacts on rice production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hue Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hue Nguyen Thi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Czernic</w:t>
+                <w:t xml:space="preserve">Lionel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Phap Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Cuong Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa099⟩</w:t>
+              <w:t xml:space="preserve">Academia Journal of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (3), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/2615-9023/v42n3.15036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770824v1</w:t>
+                <w:t xml:space="preserve">hal-03262989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root knot nematode infections promoted by agricultural practice modifications in Vietnam and the impacts on rice production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep modifications of the microbiome of rice roots infected by the parasitic nematode Meloidogyne graminicola in highly infested fields in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Phap Trinh</w:t>
+                <w:t xml:space="preserve">Hai Ho Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Cuong Ha</w:t>
+                <w:t xml:space="preserve">Hue Nguyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Journal of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (3), pp.31-42. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (7), pp.fiaa099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/2615-9023/v42n3.15036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262989v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Thi Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Vang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Phan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phap Quang Trinh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-023-00926-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ho Bich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hue Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Phap Trinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Ha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2615-9023/v42n3.15036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03572406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Thi Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Vang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Phan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phap Quang Trinh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-023-00926-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hue Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Phap Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Ha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2615-9023/v42n3.15036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ho Bich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03572406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTG060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>