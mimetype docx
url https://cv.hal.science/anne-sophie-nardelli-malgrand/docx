--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1646,173 +1646,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « moment Wilson » dans les Pays de Savoie (janvier 1918-juillet 1919)</w:t>
+                <w:t xml:space="preserve">Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Nardelli-Malgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Turpin; Claude Barbier; Anne-Sophie Nardelli-Malgrand. </w:t>
+              <w:t xml:space="preserve">Sylvain Destephen; Josiane Barbier; François Chausson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Pays de Savoie dans la Grande Guerre : 1918, la dernière année du conflit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’USMB, pp.197-214, 2019, 978-2-37741-013-2</w:t>
+              <w:t xml:space="preserve">Le Gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019, 978-2-7535-7680-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822936v1</w:t>
+                <w:t xml:space="preserve">hal-04806504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voyages de Victor-Emmanuel III : entre modèle humbertien et pratique mussolinienne</w:t>
+                <w:t xml:space="preserve">Le « moment Wilson » dans les Pays de Savoie (janvier 1918-juillet 1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Nardelli-Malgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Destephen; Josiane Barbier; François Chausson. </w:t>
+              <w:t xml:space="preserve">Frédéric Turpin; Claude Barbier; Anne-Sophie Nardelli-Malgrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019, 978-2-7535-7680-3</w:t>
+              <w:t xml:space="preserve">Les Pays de Savoie dans la Grande Guerre : 1918, la dernière année du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’USMB, pp.197-214, 2019, 978-2-37741-013-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806504v1</w:t>
+                <w:t xml:space="preserve">hal-04822936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande Guerre et zone franche. Les reclassements de 1917</w:t>
               </w:r>
@@ -2257,51 +2257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nardelli-Malgrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/forhist.2021.15.1.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.129.0028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pialoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02939467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nardelli-Malgrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/forhist.2021.15.1.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.129.0028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pialoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02939467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>