--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -317,182 +317,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italy’s Endeavour to Take Over the Central European Railway Network, 1919–1923</w:t>
+                <w:t xml:space="preserve">La question de la nation en Italie, de la Grande Guerre au fascisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Nardelli-Malgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Historiae Iuris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 453, pp.76-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787459v1</w:t>
+                <w:t xml:space="preserve">hal-04770127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la nation en Italie, de la Grande Guerre au fascisme</w:t>
+                <w:t xml:space="preserve">Italy’s Endeavour to Take Over the Central European Railway Network, 1919–1923</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Nardelli-Malgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Historiae Iuris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31577/forhist.2021.15.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770127v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la paix malgré elle. De la critique du wilsonisme au révisionnisme démocratique italien, 1918-1920</w:t>
               </w:r>
@@ -1066,173 +1066,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation diplomatique italienne en France sous l’Occupation, 1940-1944</w:t>
+                <w:t xml:space="preserve">Cinquante ans de relations franco-suisses, 1923-1973 : la dialectique des relations frontalières et des relations générales appliquée à la frontière franco-genevoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Nardelli-Malgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alessandro Giacone. </w:t>
+              <w:t xml:space="preserve">Claude Barbier; Nicolas Levrat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ambassadeurs italiens en France depuis 1940</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">50 ANS DE L’ACCORD ENTRE GENÈVE ET LA FRANCE sur la rétrocession fiscale pour les travailleurs frontaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schulthess, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828189v1</w:t>
+                <w:t xml:space="preserve">hal-04828200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans de relations franco-suisses, 1923-1973 : la dialectique des relations frontalières et des relations générales appliquée à la frontière franco-genevoise</w:t>
+                <w:t xml:space="preserve">La représentation diplomatique italienne en France sous l’Occupation, 1940-1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Nardelli-Malgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Barbier; Nicolas Levrat. </w:t>
+              <w:t xml:space="preserve">Alessandro Giacone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ANS DE L’ACCORD ENTRE GENÈVE ET LA FRANCE sur la rétrocession fiscale pour les travailleurs frontaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Schulthess, A paraître</w:t>
+              <w:t xml:space="preserve">Les ambassadeurs italiens en France depuis 1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828200v1</w:t>
+                <w:t xml:space="preserve">hal-04828189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’étalon de tout le reste”. Le poids du facteur hydroélectrique dans le tracé de la frontière franco-italienne des Alpes-Maritimes, 1919-1947</w:t>
               </w:r>
@@ -2257,51 +2257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nardelli-Malgrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/forhist.2021.15.1.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.129.0028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pialoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02939467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nardelli-Malgrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/forhist.2021.15.1.7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.129.0028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pialoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02939467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>