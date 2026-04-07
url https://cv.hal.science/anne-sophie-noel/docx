--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -841,1212 +841,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les arts vivants depuis et avec la matière : perspectives historiques, esthétiques et épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.6446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Killing One's Kin: Greek Tragedy on Violence and Vendetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Medias Res, A Magazine for Lovers of the Classics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Julie Sermon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un printemps sous le signe de l’Orestie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.6446⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Critiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.5724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Coppola A., Barone C., Salvadori M. (ed.), Gli oggetti sulla scena teatrale ateniese: funzione, rappresentazione, comunicazione. Ithaca, Padova: Cleup, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.201-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes très matérielles ? Objets, féminité et performance dans l’Idylle XV de Théocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.76-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bude.2017.7205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04026234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Love is in the hands: affective relationships with objects in votive dedications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHS Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Vesa VAHTIKARI, Tragedy performances outside Athens in the late fifth and fourth centuries BC, Foundation of the Finnish institute in Athens, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.432-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arc, la lyre et le laurier d’Apollon: de l’attribut emblématique à l’objet théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les objets de la mythologie grecque (2), 17, pp.105-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes au vase sur la scène tragique : enjeux dramatiques et symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugesta : Revue sur le genre dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Noémie VILLACÈQUE, Spectateurs de paroles! Délibération démocratique et théâtre à Athènes à l'époque classique. Histoire, Série Histoire ancienne, Presses universitaires de Rennes, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Bernard DEFORGE, Une vie avec Eschyle, Paris, Les Belles Lettres, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.184-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0075426912000237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objet sonore : frontière de deux mondes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trio de Bubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Critiques, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.5724⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...603 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie de l'objet théâtral : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.2081⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.2049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pour une archéologie de l'objet théâtral : introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objet au théâtre avant le théâtre d’objets : dramaturgie et poétique de l’objet hybride dans les tragédies d’Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.2049⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.2054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Troyennes, tragédie new-yorkaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hors-série n°1 : Mettre en scène l’événement : 11 septembre 2001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.1782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/agon.1782⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03187330v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04087459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« For ever Müller » au théâtre des Ateliers</w:t>
               </w:r>
@@ -4870,169 +4870,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ekplexis : une réaction attendue des spectatrices et spectateurs ? 30 mai 2024. InSpectA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6uc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journée de workshop interdisciplinaire KINSPECTA, 28 novembre 2024 : Émotions, résonance et immersion au théâtre, d’hier à aujourd’hui. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/12gfz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766932v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04766915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture au Musée Archéologique National d’Aquileia : “Feeling drawn into the dance”, 20 juin 2024. InSpectA</w:t>
               </w:r>
@@ -6213,51 +6213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7185E43A"/>
+    <w:nsid w:val="36E002E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6444,51 +6444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170446034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sofia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1335393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X22000038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/are.2020.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laubu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5724" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2017.7205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426912000237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trio de Bubar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1782" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deletang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mongin-Algan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Traverso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2009.2341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/poetique-et-politique-chez-euripide.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17133-1.p.0007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/minds-on-stage-9780192888938?lang=en&amp;amp;cc=fr#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192888938.003.0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/kernos/portfolio-items/supplement-40-2022/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-classiques/769-silves-grecques-2021-2022-9782350306803.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prostheses-in-Antiquity/Draycott/p/book/9780367733605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351232395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/classical-literature-and-posthumanism-9781350069503/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/fabula-agitur--419046.kjsp?RH=1506352595953" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-and-Cognitive-Theory/Meineck-Short-Devereaux/p/book/9780367732455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/corps-en-scenes/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lappareil-scenique-dans-les-spectacles-de-lantiquite/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.legu.2013.01.0159" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/cpge/297-la-justice-9782350301624.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6uc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd64" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5v" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd60" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766895v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766870v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chavassieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170446034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sofia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1335393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X22000038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/are.2020.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laubu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5724" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2017.7205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426912000237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trio de Bubar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deletang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mongin-Algan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Traverso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2009.2341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/poetique-et-politique-chez-euripide.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17133-1.p.0007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/minds-on-stage-9780192888938?lang=en&amp;amp;cc=fr#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192888938.003.0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/kernos/portfolio-items/supplement-40-2022/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-classiques/769-silves-grecques-2021-2022-9782350306803.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prostheses-in-Antiquity/Draycott/p/book/9780367733605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351232395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/classical-literature-and-posthumanism-9781350069503/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/fabula-agitur--419046.kjsp?RH=1506352595953" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-and-Cognitive-Theory/Meineck-Short-Devereaux/p/book/9780367732455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/corps-en-scenes/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lappareil-scenique-dans-les-spectacles-de-lantiquite/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.legu.2013.01.0159" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/cpge/297-la-justice-9782350301624.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6uc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd64" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5v" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd60" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766895v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766870v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chavassieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>