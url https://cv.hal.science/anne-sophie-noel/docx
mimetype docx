--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -1645,857 +1645,869 @@
               <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132, pp.184-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0075426912000237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’objet sonore : frontière de deux mondes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trio de Bubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agon.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de l'objet théâtral : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.2049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/agon.2049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04087483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’objet au théâtre avant le théâtre d’objets : dramaturgie et poétique de l’objet hybride dans les tragédies d’Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.2054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/agon.2054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04087459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Troyennes, tragédie new-yorkaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hors-série n°1 : Mettre en scène l’événement : 11 septembre 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agon.1782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Simon Deletang</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œdipe stories au NTH8 ou l’absolue liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mongin-Algan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Damien Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Points de vue, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.996⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.1104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mongin-Algan</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« For ever Müller » au théâtre des Ateliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deletang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Damien Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Points de vue, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/agon.1104⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister au gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Critiques, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/agon.877⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04088791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lit, un objet inattendu sur la scène tragique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.65-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bude.2009.2341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bude.2009.2341⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04086520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccyclème et transition spatiale dans le théâtre tragique grec du Ve siècle av. J.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Interstices, entractes et transitions, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2505,275 +2517,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINSPECTA : vers une intégration interdisciplinaire approfondie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop KINSPECTA : Émotions, Résonance et Immersion au théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, LYON (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04815612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individu et communauté dans les Suppliantes et les Sept contre Thèbes d’Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence donnée le 28 septembre 2024 à l'École des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPLS (Union des Professeurs Littéraires en classes préparatoires Scientifiques), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et les enfants d’abord ! Stéréotypes émotionnels et corporels, dans les réponses des spectatrices et des jeunes spectateurs en Grèce et à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Forichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berlan-Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Émotions fortes de spectateurs dans l’Antiquité gréco-romaine: stéréotypes, formes, lieux: Lyon, 30 mai 2023"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Lugdunum, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2783,113 +2795,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie des objets dans le théâtre antique : dramaturgie et ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6, 2023, Cahiers du Théâtre Antique, Cahiers du GITA n°24, Nouvelle série n°6, 2023, Besançon : Presses Universitaires de Franche-Comté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2908,174 +2920,174 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, #8, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.5801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/agon.5801⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02465981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agon.1668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3085,355 +3097,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En finir avec l’Antiquité ? Postcolonialismes et controverses dans les études classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Carastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléo Carastro</w:t>
+                <w:t xml:space="preserve">hal-04086457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with objects in Greek tragedy: Poets, actors, spectators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press, In press, Cognitive Classics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique et politique chez Euripide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brillet-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ENS Editions, A paraître</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nikolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Sophie Noel; Pascale Brillet-Dubois; Boris Nikolsky. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Kainon, Marie-Laurence Desclos, 978-2-406-17131-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Playing with objects in Greek tragedy: Poets, actors, spectators</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silves grecques 2017-2018 : Ajax de Sophocle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Oxford University Press, In press, Cognitive Classics</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, pp.219, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...148 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3443,1274 +3455,1274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing make-believe with objects: counterfactual imagination and psychodrama in Greek tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vlad Glaveanu; Luuk Huitink; Ineke Sluiter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How to do the psychology of the ancient world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.267-286, 2025, 978-90-04-73128-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre la terre au centre. Peut-on faire une lecture décoloniale et écocritique d'Antigone de Sophocle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cléo Carastro, Mathilde Cazeaux, Anne-Sophie Noel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En finir avec l'Antiquité ? Postcolonialismes et controverses dans les études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019. Colloque international &amp;quot;Poétique et politique. Nouvelles lectures d'Euripide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brillet-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nikolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.150-152, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique et politique chez Euripide. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brillet-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nikolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale BRILLET-DUBOIS; Boris NIKOLSKY; Anne-Sophie NOEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique et politique chez Euripide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Classiques Garnier, pp.7-18, 2024, Kaïnon - Anthropologie de la pensée ancienne, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17133-1.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17133-1.p.0007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04759168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking through things: extended cognition as a consolatory fiction in Greek tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix Budelmann; Ineke Sluiter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minds on Stage: Greek tragedy and cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-132, 2023, 9780192888938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780192888938.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04026473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adresse hymnique aux objets inanimés : performance, ontologie et agentivité des objets divins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Le Meur; Bénédicte Delignon; Olivier Thévenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance et mimesis: variations sur la lyrique cultuelle de la Grèce archaïque au Haut Empire romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Liège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-180, 2022, 978-2-87562-320-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Liège</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04026390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silves grecques 2021-2022, Les Perses d'Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Noel; Sophie Gotteland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clefs Concours, Agrégation de Lettres Classiques, Silves Grecques 2021-2022, Eschyle, les Perses, Isocrate, Panathénaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782350306803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlande</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04086948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosthetic imagination in Greek literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Draycott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostheses in Antiquity (Medicine and the body in Antiquity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-179, 2019, 9780367733605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351232395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04036608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybris and hybridity in Aeschylus’ Persians: a posthumanist perspective on Xerxes’ expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia Maria Chesi; Francesca Spiegel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical literature and posthumanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-266, 2019, 9781350069503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloomsbury Academic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04026551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do we actually see on stage? A cognitive approach to the interaction of visual and aural effects in the performance of Greek tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Meineck; W. Short; J. Devereaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Classics and Cognitive Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-309, 2019, 9780367732455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315691398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique chorale et formation du citoyen : de Platon à l’Amérique des années 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bastin-Hammou; F. Fonio; P. Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula agitur! Pratiques théâtrales et artistiques, oralité et apprentissage des langues et cultures de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELLUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-55, 2019, 978-2-37747-054-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04036601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène du politique : discours visuel et questionnement démocratique dans la tragédie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Besson; Catherine Courtet; Françoise Lavocat; Alain Viala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en scènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-164, 2015, 9782271086747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04087027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vêtement-piège et les Atrides : métamorphoses d'un objet protéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Le Guen; Silvia Milanezi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'appareil scénique dans les spectacles de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-182, 2013, Théâtres du monde, 9782842923921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.legu.2013.01.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04087062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Justice dans les Choéphores et les Euménides d'Eschyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Clary; Michèle Narvaez; Anne-Sophie Noel; Aude Volpilhac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Justice, Clefs Concours, Français-Philo, classes préparatoires scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9782350301624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4720,1094 +4732,1094 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Human Neurosciences : une publication en mars 2024. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6ud⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w6ud⟩</w:t>
+                <w:t xml:space="preserve">hal-04766918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences exceptionnelles de Christina Papastamati-von Moock à Lyon, 22 et 28 novembre 2024. InSpectA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12gfy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférences exceptionnelles de Christina Papastamati-von Moock à Lyon, 22 et 28 novembre 2024. InSpectA</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ekplexis : une réaction attendue des spectatrices et spectateurs ? 30 mai 2024. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/12gfy⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6uc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ekplexis : une réaction attendue des spectatrices et spectateurs ? 30 mai 2024. InSpectA</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée de workshop interdisciplinaire KINSPECTA, 28 novembre 2024 : Émotions, résonance et immersion au théâtre, d’hier à aujourd’hui. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w6uc⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12gfz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journée de workshop interdisciplinaire KINSPECTA, 28 novembre 2024 : Émotions, résonance et immersion au théâtre, d’hier à aujourd’hui. InSpectA</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote lecture au Musée Archéologique National d’Aquileia : “Feeling drawn into the dance”, 20 juin 2024. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/12gfz⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w6ue⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Keynote lecture au Musée Archéologique National d’Aquileia : “Feeling drawn into the dance”, 20 juin 2024. InSpectA</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Workshop #2 : 17-18 novembre 2023. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/w6ue⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">International Workshop #2 : 17-18 novembre 2023. InSpectA</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4 conférences InSpectA, France et Italie, printemps 2023. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd67⟩</w:t>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">4 conférences InSpectA, France et Italie, printemps 2023. InSpectA</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Émotions fortes de spectateurs” à Lugdunum : 6 avril 2023. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd65⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Émotions fortes de spectateurs” à Lugdunum : 6 avril 2023. InSpectA</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire #1 Intelligences et sens des spectateurs dans l’Antiquité. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd64⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd5v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Séminaire #1 Intelligences et sens des spectateurs dans l’Antiquité. InSpectA</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire #2 « L’engagement corporel des spectateurs : sensorimotricité et cognition incarnée », compte-rendu. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd5v⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd5w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Séminaire #2 « L’engagement corporel des spectateurs : sensorimotricité et cognition incarnée », compte-rendu. InSpectA</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Workshop #1 : Expériences et rôles des spectateurs, d’un contexte à l’autre / Experiences and roles of spectators in and outside the theatre. 9-10 septembre 2022. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd5w⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">International Workshop #1 : Expériences et rôles des spectateurs, d’un contexte à l’autre / Experiences and roles of spectators in and outside the theatre. 9-10 septembre 2022. InSpectA</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire #3 « Sentir et penser en mouvements : les spectateurs et la danse dans l’Antiquité », compte-rendu. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd60⟩</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Séminaire #3 « Sentir et penser en mouvements : les spectateurs et la danse dans l’Antiquité », compte-rendu. InSpectA</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques indications bibliographiques pour le séminaire #2. InSpectA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd62⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd5x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques indications bibliographiques pour le séminaire #2. InSpectA</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques indications bibliographiques pour le séminaires #3. InSpectA. Mis en ligne par Florie Vanderpoorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd5x⟩</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd5z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques indications bibliographiques pour le séminaires #3. InSpectA. Mis en ligne par Florie Vanderpoorte</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire #1 « Intelligences et sens des spectateurs dans l’Antiquité », compte-rendu. InSpectA. Mis en ligne par Florie Vanderpoorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/qd5z⟩</w:t>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qd5u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5817,98 +5829,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thespis, Choerilos, Phrynicos, Pratinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie Les Lettres Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.251-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5918,126 +5930,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonder un théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chavassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.1262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6047,105 +6059,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSpectA becomes KINSPECTA : KINesic Engagement and Experience of SPECTAtors from Greek Antiquity to the present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04679500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6213,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36E002E5"/>
+    <w:nsid w:val="C2415F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6444,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170446034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sofia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1335393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X22000038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/are.2020.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laubu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5724" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2017.7205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426912000237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trio de Bubar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deletang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mongin-Algan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Traverso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2009.2341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazeaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/poetique-et-politique-chez-euripide.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17133-1.p.0007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/minds-on-stage-9780192888938?lang=en&amp;amp;cc=fr#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192888938.003.0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/kernos/portfolio-items/supplement-40-2022/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-classiques/769-silves-grecques-2021-2022-9782350306803.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prostheses-in-Antiquity/Draycott/p/book/9780367733605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351232395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/classical-literature-and-posthumanism-9781350069503/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/fabula-agitur--419046.kjsp?RH=1506352595953" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-and-Cognitive-Theory/Meineck-Short-Devereaux/p/book/9780367732455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/corps-en-scenes/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lappareil-scenique-dans-les-spectacles-de-lantiquite/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.legu.2013.01.0159" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/cpge/297-la-justice-9782350301624.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6uc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd64" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5v" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd60" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766895v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766870v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chavassieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-7133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170446034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sofia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1335393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X22000038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/are.2020.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laubu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1775" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Merabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5724" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2017.7205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426912000237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GRFMF6FG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trio de Bubar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mongin-Algan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Traverso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deletang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.996" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.877" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2009.2341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.710" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berlan-Gallant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.5801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1668" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazeaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brillet-Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/poetique-et-politique-chez-euripide.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17133-1.p.0007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/minds-on-stage-9780192888938?lang=en&amp;amp;cc=fr#" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192888938.003.0007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.philo.ulg.ac.be/kernos/portfolio-items/supplement-40-2022/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-classiques/769-silves-grecques-2021-2022-9782350306803.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prostheses-in-Antiquity/Draycott/p/book/9780367733605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351232395" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/classical-literature-and-posthumanism-9781350069503/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-and-Cognitive-Theory/Meineck-Short-Devereaux/p/book/9780367732455" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315691398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/fabula-agitur--419046.kjsp?RH=1506352595953" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/corps-en-scenes/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lappareil-scenique-dans-les-spectacles-de-lantiquite/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.legu.2013.01.0159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/cpge/297-la-justice-9782350301624.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6uc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12gfz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w6ue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766913v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd67" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd64" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5v" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766875v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd60" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd62" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qd5u" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088725v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chavassieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1262" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>