--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -699,381 +699,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de la lecture chez les personnes porteuses du syndrome de Williams Beuren</w:t>
+                <w:t xml:space="preserve">Apprentissages Fondamentaux et syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants (JDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Week-end des familles de l’association « Williams France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vulbens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432189v1</w:t>
+                <w:t xml:space="preserve">hal-02432343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la lecture et perspective développementale : cas du syndrome de Williams</w:t>
+                <w:t xml:space="preserve">Apprentissages Fondamentaux et Syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60e Congrès de la SFP : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Ripsydeve – 12ème colloque international du Réseau Inter-universitaire de Psychologie du Développement et de l’éducation : Interactions entre la personne en développement et ses milieux de vie : Etude chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431978v1</w:t>
+                <w:t xml:space="preserve">hal-02432104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages Fondamentaux et syndrome de Williams</w:t>
+                <w:t xml:space="preserve">Acquisition de la lecture et perspective développementale : cas du syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-end des familles de l’association « Williams France »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vulbens, France</w:t>
+              <w:t xml:space="preserve">60e Congrès de la SFP : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432343v1</w:t>
+                <w:t xml:space="preserve">hal-02431978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages Fondamentaux et Syndrome de Williams</w:t>
+                <w:t xml:space="preserve">L’acquisition de la lecture chez les personnes porteuses du syndrome de Williams Beuren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ripsydeve – 12ème colloque international du Réseau Inter-universitaire de Psychologie du Développement et de l’éducation : Interactions entre la personne en développement et ses milieux de vie : Etude chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants (JDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432104v1</w:t>
+                <w:t xml:space="preserve">hal-02432189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et affectivité</w:t>
               </w:r>
@@ -1150,137 +1150,124 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et Ecrire : C’est pas sorcier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition de la Semaine du Cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et syndrome de Williams (SW) : Exemple de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,152 +1282,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau, Journée Internationale des maladies rares : Vivre avec une maladie rare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de Williams et apprentissages scolaires : le cas spécifique de l’apprentissage de la lecture</w:t>
+                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d'apprentissage de la lecture dans le Syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres Nationales du syndrome de Williams et Beuren : “La recherche médicale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de laboratoire, LP3C, EA 1285</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433014v1</w:t>
+                <w:t xml:space="preserve">hal-02432257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process in people with Williams Syndrom</w:t>
               </w:r>
@@ -1515,286 +1502,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d'apprentissage de la lecture dans le Syndrome de Williams</w:t>
+                <w:t xml:space="preserve">Syndrome de Williams et apprentissages scolaires : le cas spécifique de l’apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de laboratoire, LP3C, EA 1285</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres Nationales du syndrome de Williams et Beuren : “La recherche médicale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432257v1</w:t>
+                <w:t xml:space="preserve">hal-02433014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre langage oral et langage écrit dans le Syndrome de Williams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d’apprentissage de la lecture dans le Syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lacroix</w:t>
+                <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Majerus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Attout</w:t>
+                <w:t xml:space="preserve">S. Majerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Symposium Langage et déficience intellectuelle : comprendre pour mieux prendre en charge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956511v1</w:t>
+                <w:t xml:space="preserve">hal-02063398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-requis en lecture des enfants porteurs du syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,208 +1796,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e congrès de la SFP : Psychologie : fonctionnements, dysfonctionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d’apprentissage de la lecture dans le Syndrome de Williams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+                <w:t xml:space="preserve">Les liens entre langage oral et langage écrit dans le Syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Attout</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Majerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Majerus</w:t>
+                <w:t xml:space="preserve">Lucie Attout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Langage et déficience intellectuelle : comprendre pour mieux prendre en charge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063398v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process: case of Williams syndrom children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficience mentale et acquisition de la lecture : le cas spécifique des personnes porteuses du Syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of visual-spatial abilities to reading acquisition process : case of Williams syndrome children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental perspectives of the cognitive profil to person with Williams Syndrom : case of learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC426C59"/>
+    <w:nsid w:val="A7DFEBA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3708,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-pezzino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5871-4880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230526160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02001692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majerus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02296571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-pezzino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5871-4880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230526160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02001692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majerus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02296571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>