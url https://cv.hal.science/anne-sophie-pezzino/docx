--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -699,381 +699,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages Fondamentaux et syndrome de Williams</w:t>
+                <w:t xml:space="preserve">Acquisition de la lecture et perspective développementale : cas du syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-end des familles de l’association « Williams France »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vulbens, France</w:t>
+              <w:t xml:space="preserve">60e Congrès de la SFP : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432343v1</w:t>
+                <w:t xml:space="preserve">hal-02431978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages Fondamentaux et Syndrome de Williams</w:t>
+                <w:t xml:space="preserve">L’acquisition de la lecture chez les personnes porteuses du syndrome de Williams Beuren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ripsydeve – 12ème colloque international du Réseau Inter-universitaire de Psychologie du Développement et de l’éducation : Interactions entre la personne en développement et ses milieux de vie : Etude chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants (JDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432104v1</w:t>
+                <w:t xml:space="preserve">hal-02432189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la lecture et perspective développementale : cas du syndrome de Williams</w:t>
+                <w:t xml:space="preserve">Apprentissages Fondamentaux et syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60e Congrès de la SFP : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Week-end des familles de l’association « Williams France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vulbens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431978v1</w:t>
+                <w:t xml:space="preserve">hal-02432343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de la lecture chez les personnes porteuses du syndrome de Williams Beuren</w:t>
+                <w:t xml:space="preserve">Apprentissages Fondamentaux et Syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants (JDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ripsydeve – 12ème colloque international du Réseau Inter-universitaire de Psychologie du Développement et de l’éducation : Interactions entre la personne en développement et ses milieux de vie : Etude chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432189v1</w:t>
+                <w:t xml:space="preserve">hal-02432104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et affectivité</w:t>
               </w:r>
@@ -1312,692 +1312,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d'apprentissage de la lecture dans le Syndrome de Williams</w:t>
+                <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process in people with Williams Syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de laboratoire, LP3C, EA 1285</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Psychology Theory and Research on Intellectual and Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432257v1</w:t>
+                <w:t xml:space="preserve">hal-02062114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process in people with Williams Syndrom</w:t>
+                <w:t xml:space="preserve">Syndrome de Williams et apprentissages scolaires : le cas spécifique de l’apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Psychology Theory and Research on Intellectual and Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jul 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres Nationales du syndrome de Williams et Beuren : “La recherche médicale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062114v1</w:t>
+                <w:t xml:space="preserve">hal-02433014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de Williams et apprentissages scolaires : le cas spécifique de l’apprentissage de la lecture</w:t>
+                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d'apprentissage de la lecture dans le Syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres Nationales du syndrome de Williams et Beuren : “La recherche médicale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de laboratoire, LP3C, EA 1285</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433014v1</w:t>
+                <w:t xml:space="preserve">hal-02432257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d’apprentissage de la lecture dans le Syndrome de Williams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pré-requis en lecture des enfants porteurs du syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Attout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Majerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Langage et déficience intellectuelle : comprendre pour mieux prendre en charge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">56e congrès de la SFP : Psychologie : fonctionnements, dysfonctionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063398v1</w:t>
+                <w:t xml:space="preserve">hal-02063319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-requis en lecture des enfants porteurs du syndrome de Williams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens entre langage oral et langage écrit dans le Syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Majerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Attout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès de la SFP : Psychologie : fonctionnements, dysfonctionnements</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063319v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre langage oral et langage écrit dans le Syndrome de Williams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+                <w:t xml:space="preserve">Facteurs explicatifs des difficultés d’apprentissage de la lecture dans le Syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve Majerus</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Attout</w:t>
+                <w:t xml:space="preserve">S. Majerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Symposium Langage et déficience intellectuelle : comprendre pour mieux prendre en charge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956511v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process: case of Williams syndrom children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2702,51 +2702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental perspectives of the cognitive profil to person with Williams Syndrom : case of learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,51 +3464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7DFEBA1"/>
+    <w:nsid w:val="2F6A308A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3695,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-pezzino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5871-4880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230526160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02001692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majerus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02296571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-pezzino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5871-4880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230526160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02001692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majerus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02296571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>