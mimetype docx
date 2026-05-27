--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1312,217 +1312,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process in people with Williams Syndrom</w:t>
+                <w:t xml:space="preserve">Syndrome de Williams et apprentissages scolaires : le cas spécifique de l’apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Psychology Theory and Research on Intellectual and Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jul 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres Nationales du syndrome de Williams et Beuren : “La recherche médicale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062114v1</w:t>
+                <w:t xml:space="preserve">hal-02433014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de Williams et apprentissages scolaires : le cas spécifique de l’apprentissage de la lecture</w:t>
+                <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process in people with Williams Syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres Nationales du syndrome de Williams et Beuren : “La recherche médicale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Psychology Theory and Research on Intellectual and Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433014v1</w:t>
+                <w:t xml:space="preserve">hal-02062114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs explicatifs des difficultés d'apprentissage de la lecture dans le Syndrome de Williams</w:t>
               </w:r>
@@ -1597,256 +1597,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-requis en lecture des enfants porteurs du syndrome de Williams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens entre langage oral et langage écrit dans le Syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Majerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Attout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e congrès de la SFP : Psychologie : fonctionnements, dysfonctionnements</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063319v1</w:t>
+                <w:t xml:space="preserve">hal-04956511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre langage oral et langage écrit dans le Syndrome de Williams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pré-requis en lecture des enfants porteurs du syndrome de Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Attout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Attout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
+              <w:t xml:space="preserve">56e congrès de la SFP : Psychologie : fonctionnements, dysfonctionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956511v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs explicatifs des difficultés d’apprentissage de la lecture dans le Syndrome de Williams</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Majerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,51 +1953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of visual-spatial abilities to reading acquisition process: case of Williams syndrom children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficience mentale et acquisition de la lecture : le cas spécifique des personnes porteuses du Syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of visual-spatial abilities to reading acquisition process : case of Williams syndrome children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Attout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2702,51 +2702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental perspectives of the cognitive profil to person with Williams Syndrom : case of learning to read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,51 +3464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F6A308A"/>
+    <w:nsid w:val="D4375C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3695,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-pezzino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5871-4880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230526160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02001692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majerus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02296571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-pezzino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5871-4880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230526160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-19-00404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02001692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02002573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02063398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majerus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02064967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02296571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>