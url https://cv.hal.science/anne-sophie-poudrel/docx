--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -694,295 +694,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
+                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Le Demeet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.108405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791877v1</w:t>
+                <w:t xml:space="preserve">hal-04601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
+                <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Le Demeet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174, pp.108405. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.106465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601538v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t>
               </w:r>
@@ -1698,429 +1698,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Impact Hammer to Perform Biomechanical Measurements during Osteotomies: Study of an Animal Model</w:t>
+                <w:t xml:space="preserve">Validation of an Instrumented Hammer for Rhinoplasty Osteotomies: A Cadaveric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Lamassoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Giunta</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Nokovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part H, Journal of engineering in medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (7), </w:t>
+              <w:t xml:space="preserve">Facial Plastic Surgery &amp; Aesthetic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544119211011824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/fpsam.2021.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228395v1</w:t>
+                <w:t xml:space="preserve">hal-03430400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an Instrumented Hammer for Rhinoplasty Osteotomies: A Cadaveric Study</w:t>
+                <w:t xml:space="preserve">Anatomical subject validation of an instrumented hammer using machine learning for the classification of osteotomy fracture in rhinoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Nokovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facial Plastic Surgery &amp; Aesthetic Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.111-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/fpsam.2021.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430400v1</w:t>
+                <w:t xml:space="preserve">hal-03430466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical subject validation of an instrumented hammer using machine learning for the classification of osteotomy fracture in rhinoplasty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using an Impact Hammer to Perform Biomechanical Measurements during Osteotomies: Study of an Animal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lamassoure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95, pp.111-116. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part H, Journal of engineering in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544119211011824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430466v1</w:t>
+                <w:t xml:space="preserve">hal-03228395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo estimation of cementless femoral stem stability using an instrumented hammer</w:t>
               </w:r>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76, pp.105006. </w:t>
@@ -2499,295 +2499,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
+                <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Peixinho</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t>
+              <w:t xml:space="preserve">INTERNOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9121-9126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949887v1</w:t>
+                <w:t xml:space="preserve">hal-04971419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
+                <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9121-9126, </w:t>
+              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971419v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra-large bande de matériaux viscoélastiques</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3108,295 +3108,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an impact hammer to assess the mechanical properties of a tissue during osteotomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Giunta</w:t>
+                <w:t xml:space="preserve">Estimation of cementless femoral stem stability using an impact hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albine Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1801-1802, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1129⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1803-1807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235367v1</w:t>
+                <w:t xml:space="preserve">hal-03235369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of cementless femoral stem stability using an impact hammer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an impact hammer to assess the mechanical properties of a tissue during osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1803-1807, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1801-1802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235369v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3575,51 +3575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1B3BC61"/>
+    <w:nsid w:val="33D9C982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3723,51 +3723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A934B7F"/>
+    <w:nsid w:val="E520F36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +3957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271544325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1511304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamassoure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giunta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119211011824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpsam.2021.0107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.08.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Damour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez Iturra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albine Lomami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1130" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA120025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271544325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1511304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giunta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamassoure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpsam.2021.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.08.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119211011824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Damour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez Iturra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albine Lomami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA120025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>