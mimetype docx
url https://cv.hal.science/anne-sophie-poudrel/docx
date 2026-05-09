--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -694,217 +694,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
+                <w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (1), pp.463-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0026518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601538v1</w:t>
+                <w:t xml:space="preserve">hal-04447269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Le Demeet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -913,210 +913,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 152, pp.106465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t>
+                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Gattin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rébillat</w:t>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156 (1), pp.463-474. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.108405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0026518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447269v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of periprosthetic fractures around the femoral stem by resonance frequency analysis: An in vitro study</w:t>
               </w:r>
@@ -1698,429 +1698,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an Instrumented Hammer for Rhinoplasty Osteotomies: A Cadaveric Study</w:t>
+                <w:t xml:space="preserve">Using an Impact Hammer to Perform Biomechanical Measurements during Osteotomies: Study of an Animal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Nokovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facial Plastic Surgery &amp; Aesthetic Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part H, Journal of engineering in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/fpsam.2021.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544119211011824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430400v1</w:t>
+                <w:t xml:space="preserve">hal-03228395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical subject validation of an instrumented hammer using machine learning for the classification of osteotomy fracture in rhinoplasty</w:t>
+                <w:t xml:space="preserve">Validation of an Instrumented Hammer for Rhinoplasty Osteotomies: A Cadaveric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Lamassoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Giunta</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Nokovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95, pp.111-116. </w:t>
+              <w:t xml:space="preserve">Facial Plastic Surgery &amp; Aesthetic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/fpsam.2021.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430466v1</w:t>
+                <w:t xml:space="preserve">hal-03430400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Impact Hammer to Perform Biomechanical Measurements during Osteotomies: Study of an Animal Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomical subject validation of an instrumented hammer using machine learning for the classification of osteotomy fracture in rhinoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lamassoure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part H, Journal of engineering in medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (7), </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.111-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544119211011824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228395v1</w:t>
+                <w:t xml:space="preserve">hal-03430466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo estimation of cementless femoral stem stability using an instrumented hammer</w:t>
               </w:r>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76, pp.105006. </w:t>
@@ -2298,64 +2298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2499,295 +2499,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
+                <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t>
+              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971419v1</w:t>
+                <w:t xml:space="preserve">hal-04949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
+                <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Peixinho</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t>
+              <w:t xml:space="preserve">INTERNOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9121-9126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949887v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra-large bande de matériaux viscoélastiques</w:t>
               </w:r>
@@ -2799,64 +2799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3108,295 +3108,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of cementless femoral stem stability using an impact hammer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an impact hammer to assess the mechanical properties of a tissue during osteotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lamassoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1803-1807, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1130⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1801-1802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235369v1</w:t>
+                <w:t xml:space="preserve">hal-03235367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an impact hammer to assess the mechanical properties of a tissue during osteotomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Giunta</w:t>
+                <w:t xml:space="preserve">Estimation of cementless femoral stem stability using an impact hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Albine Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1801-1802, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1803-1807, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235367v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3575,51 +3575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D9C982"/>
+    <w:nsid w:val="DD3FDE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3723,51 +3723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E520F36A"/>
+    <w:nsid w:val="8E6EFF90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +3957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271544325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1511304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giunta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamassoure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpsam.2021.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.08.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119211011824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Damour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez Iturra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albine Lomami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA120025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-poudrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271544325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1511304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lamassoure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giunta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119211011824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpsam.2021.0107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.08.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Damour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez Iturra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albine Lomami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1130" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA120025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>