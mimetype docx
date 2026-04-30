--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -409,1035 +409,1035 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, form. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de rétroactivité de la condition suspensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, form. 4, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action interrogatoire de l'article 1158 du code civil sur les pouvoirs du représentant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (formule 7), pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La clause de rétroactivité de la condition suspensive</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause relative à la condition suspensive d'obtention d'un prêt immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, form. 4, pp.43</w:t>
+              <w:t xml:space="preserve">, 2017, form.1, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause relative à la condition suspensive d'obtention d'un prêt immobilier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause informant le consommateur de son droit à rétractation dans les contrats à distance et hors établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, form.1, pp.39</w:t>
+              <w:t xml:space="preserve">, 2016, 1, pp.form.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'action interrogatoire de l'article 1158 du code civil sur les pouvoirs du représentant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opportunité des clauses de confidentialité aujourd'hui, et demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 nov. 2016 (226-227), pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de non sollicitation de collaborateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, form. 7</w:t>
+              <w:t xml:space="preserve">, 2016, form. 4, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 nov. 2016 (226-227), pp.50</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de substitution dans les promesses synallagmatiques de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, form. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause informant le consommateur de son droit à rétractation dans les contrats à distance et hors établissement</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1, pp.form.1</w:t>
+              <w:t xml:space="preserve">, 2016, form. 7, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de non sollicitation de collaborateurs</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépôt de garantie dans le bail d'habitation à usage de résidence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, form. 4, pp.39</w:t>
+              <w:t xml:space="preserve">, 2015, form. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de substitution dans les promesses synallagmatiques de vente</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de force majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, form. 12</w:t>
+              <w:t xml:space="preserve">, 2015, form. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de confidentialité</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause d'intégralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, form. 7, pp.46</w:t>
+              <w:t xml:space="preserve">, 2015, form. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le dépôt de garantie dans le bail d'habitation à usage de résidence principale</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de déchéance du terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, form. 9</w:t>
+              <w:t xml:space="preserve">, 2014, 1 (form. 1), pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause de force majeure</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause relative au délai de réalisation de la condition suspensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, form. 2</w:t>
+              <w:t xml:space="preserve">, 2014, form. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lucas-Puget</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de reprise des invendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Lucas Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, form. 5</w:t>
+              <w:t xml:space="preserve">, 2014, 5 (form. 5), pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Lucas Puget</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04806677v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04806689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clause de non réaffiliation à un réseau de franchise</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05321961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas-Puget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04778724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04765649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04795019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04795035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lucas Puget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04765595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05321961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas-Puget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04778724v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04765649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04795019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04795035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02496433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lucas Puget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04806939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04765595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>