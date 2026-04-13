--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -5307,152 +5307,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium carbonate content influence on the unsaturated polyester resin viscosity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bistac</w:t>
+                <w:t xml:space="preserve">Incorporation of alumina tri-hydrate in unsaturated polyester resin for fireproofing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kiehl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFILLERS 2013 (2013-08-25 au 2013-08-29: Bratislava, Slovaquie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia. 2013</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovenia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360721v1</w:t>
+                <w:t xml:space="preserve">hal-04360797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of alumina tri-hydrate in unsaturated polyester resin for fireproofing properties</w:t>
               </w:r>
@@ -5507,194 +5503,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROFILLERS 2013 (2013-08-25 au 2013-08-29: Bratislava, Slovaquie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovenia. 2013</w:t>
+              <w:t xml:space="preserve">14th European Meeting on Fire Retardancy and Protection of Materials (2013-06-30 au 2013-07-04: Lille, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360797v1</w:t>
+                <w:t xml:space="preserve">hal-04360796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of alumina tri-hydrate in unsaturated polyester resin for fireproofing properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herscher</w:t>
+                <w:t xml:space="preserve">Calcium carbonate content influence on the unsaturated polyester resin viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kiehl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Meeting on Fire Retardancy and Protection of Materials (2013-06-30 au 2013-07-04: Lille, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. 2013</w:t>
+              <w:t xml:space="preserve">EUROFILLERS 2013 (2013-08-25 au 2013-08-29: Bratislava, Slovaquie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360796v1</w:t>
+                <w:t xml:space="preserve">hal-04360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free radical copolymerization of styrene and maleate monomers: Carbon chain length influence on reactivity</w:t>
               </w:r>
@@ -6411,51 +6411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BB5FF4D"/>
+    <w:nsid w:val="D21743C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6642,51 +6642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8137-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Caillieaudeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guerchoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bruder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00650f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ryck Tidas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT04016F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Grauzeliene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ostrauskaite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra05404c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dandois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Longlade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.121001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dreyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.02.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Farge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.12.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGCTPR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0319-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZV4Q4HH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Riess" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Schwindenhammer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stumbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stumbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380968v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8137-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Caillieaudeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guerchoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bruder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00650f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ryck Tidas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT04016F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Grauzeliene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ostrauskaite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra05404c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dandois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Longlade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.121001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dreyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.02.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Farge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.12.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGCTPR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0319-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZV4Q4HH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Riess" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Schwindenhammer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stumbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stumbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380968v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>