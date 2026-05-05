--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -562,177 +562,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-radical photoring-opening polymerization of cyclic allylic sulfide: From photocleavable photoinitiators to three components photoredox systems</w:t>
+                <w:t xml:space="preserve">3D printed objects obtained by combination of radical photopolymerization and photo sol–gel reaction: towards reinforced thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ley</w:t>
+                <w:t xml:space="preserve">Lucile Halbardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eicher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Chaumeil</w:t>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125691⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (35), pp.4048-4056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3py00650f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073931v1</w:t>
+                <w:t xml:space="preserve">hal-04771283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoset polymers as host for optical limiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Caillieaudeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -781,530 +777,534 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.54810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed objects obtained by combination of radical photopolymerization and photo sol–gel reaction: towards reinforced thermomechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-radical photoring-opening polymerization of cyclic allylic sulfide: From photocleavable photoinitiators to three components photoredox systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Halbardier</w:t>
+                <w:t xml:space="preserve">H. Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Halbardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (35), pp.4048-4056. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.125691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3py00650f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771283v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ preparation of compounds using silanized mPEG inspired by talc-like structures</w:t>
+                <w:t xml:space="preserve">Biobased vitrimer synthesized from 2-hydroxy-3-phenoxypropyl acrylate, tetrahydrofurfuryl methacrylate and acrylated epoxidized soybean oil for digital light processing 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Sigita Grauzeliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéryck Tidas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jolita Ostrauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT04016F⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.112424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102801v1</w:t>
+                <w:t xml:space="preserve">hal-04771281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased vitrimer synthesized from 2-hydroxy-3-phenoxypropyl acrylate, tetrahydrofurfuryl methacrylate and acrylated epoxidized soybean oil for digital light processing 3D printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ preparation of compounds using silanized mPEG inspired by talc-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéryck Tidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigita Grauzeliene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delaite</w:t>
+                <w:t xml:space="preserve">Severinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolita Ostrauskaite</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 198, pp.112424. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 52 (24), pp.8384-8390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2DT04016F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04771281v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Digital Light Processing 3D Printing of a Vitrimer Composed of Glycerol 1,3-Diglycerolate Diacrylate and Tetrahydrofurfuryl Methacrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigita Grauzeliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolita Ostrauskaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (9), pp.6958-6965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,77 +1455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined aza-Michael and radical photopolymerization reactions for enhanced mechanical properties of 3D printed shape memory polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Halbardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2085,51 +2085,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crosslinked Non-Isocyanate Polyurethane Acrylate (NIPUA) coatings through a transurethane polycondensation approach</w:t>
+                <w:t xml:space="preserve">Photo-crosslinked coatings from an acrylate terminated non-isocyanate polyurethane (NIPU) and reactive diluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
@@ -2147,333 +2147,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.122855. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.109961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017753v1</w:t>
+                <w:t xml:space="preserve">hal-03017751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of itaconate‐based unsaturated polyester resins by high resolution mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-crosslinked Non-Isocyanate Polyurethane Acrylate (NIPUA) coatings through a transurethane polycondensation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.6049⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.122855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174563v1</w:t>
+                <w:t xml:space="preserve">hal-03017753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crosslinked coatings from an acrylate terminated non-isocyanate polyurethane (NIPU) and reactive diluent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the structure of itaconate‐based unsaturated polyester resins by high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.109961. </w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (11), pp.1140-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pi.6049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017751v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of multi-step versus one-step coating processes using oil or bio-based resins</w:t>
               </w:r>
@@ -2704,173 +2704,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks Are Promising Tools for the Prediction of the Viscosity of Unsaturated Polyester Resins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Richard</w:t>
+                <w:t xml:space="preserve">Influence of initiator on the curing of unsaturated polyester resin at 100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rolando</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00375⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (11), pp.1089-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398398v1</w:t>
+                <w:t xml:space="preserve">hal-05110291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of initiator on the curing of unsaturated polyester resin at 100 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2902,440 +2889,453 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (11), pp.1089-1096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.5934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initiator on the curing of unsaturated polyester resin at 100 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Networks Are Promising Tools for the Prediction of the Viscosity of Unsaturated Polyester Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dreyer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.5934⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110283v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate-derived unsaturated polyester for high bio-based carbon content photopolymer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of initiator on the curing of unsaturated polyester resin at 100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.02.026⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (11), pp.1089-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486868v1</w:t>
+                <w:t xml:space="preserve">hal-05110283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of initiator on the curing of unsaturated polyester resin at 100 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbohydrate-derived unsaturated polyester for high bio-based carbon content photopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.5934⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.240 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110291v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of graft copolymers of poly(methacrylic acid)-g-poly(ɛ-caprolactone) by coupling ROP and RAFT polymerizations</w:t>
               </w:r>
@@ -4351,243 +4351,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouveaux dispersants polymères pour les peintures polyurethanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Longlade</w:t>
+                <w:t xml:space="preserve">Determination of reactivity ratios by proton NMR spectroscopy in free radical copolymerization: co-monomer carbon chain length influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Kiehl</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème colloque Franco-Roumain sur les Polymères (2014-08-27 au 2014-08-29: Pitesti, Roumanie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Pitesti, Roumanie</w:t>
+              <w:t xml:space="preserve">Science and Engineering of Polymeric Materials (SEPM 2014) (2014-03-16 au 2014-03-19: Hammamet, Tunisie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354734v1</w:t>
+                <w:t xml:space="preserve">hal-04354715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of reactivity ratios by proton NMR spectroscopy in free radical copolymerization: co-monomer carbon chain length influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Richard</w:t>
+                <w:t xml:space="preserve">Développement de nouveaux dispersants polymères pour les peintures polyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Longlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Riess</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kiehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Engineering of Polymeric Materials (SEPM 2014) (2014-03-16 au 2014-03-19: Hammamet, Tunisie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">XIème colloque Franco-Roumain sur les Polymères (2014-08-27 au 2014-08-29: Pitesti, Roumanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Pitesti, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354715v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new graft copolymers by coupling ROP and RAFT polymerization</w:t>
               </w:r>
@@ -5061,208 +5061,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la longueur de chaîne carbonée de co-monomères sur la réactivité avec le styrène : Détermination des rapports de réactivité par RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence of the alkyl chain length of co-monomers in the free radical copolymerization with styrene: Determination of reactivity ratios by proton NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Schwindenhammer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Scientifique GFP Grand-Est (2013-06-06: Mulhouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Mulhouse, France. 2013</w:t>
+              <w:t xml:space="preserve">10th International Conference on Advanced Polymers via Macromolecular Engineering (APME 2013) (2013-08-18 au 2013-08-22: Durham, United Kingdom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Durham, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360800v1</w:t>
+                <w:t xml:space="preserve">hal-04380968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new additive for shrinkage control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,73 +5273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermosets 2013 (2013-09-18 au 2013-09-20: Berlin, Allemagne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of alumina tri-hydrate in unsaturated polyester resin for fireproofing properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5398,73 +5394,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFILLERS 2013 (2013-08-25 au 2013-08-29: Bratislava, Slovaquie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovenia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of alumina tri-hydrate in unsaturated polyester resin for fireproofing properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5519,87 +5515,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Fire Retardancy and Protection of Materials (2013-06-30 au 2013-07-04: Lille, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium carbonate content influence on the unsaturated polyester resin viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5644,549 +5640,553 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFILLERS 2013 (2013-08-25 au 2013-08-29: Bratislava, Slovaquie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radical copolymerization of styrene and maleate monomers: Carbon chain length influence on reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence de la longueur de chaîne carbonée de co-monomères sur la réactivité avec le styrène : Détermination des rapports de réactivité par RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Schwindenhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Riess</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VII (2013-07-01 au 2013-07-04: Mulhouse, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mulhouse, France. 2013</w:t>
+              <w:t xml:space="preserve">13ème Journée Scientifique GFP Grand-Est (2013-06-06: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mulhouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354771v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the alkyl chain length of co-monomers in the free radical copolymerization with styrene: Determination of reactivity ratios by proton NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Free radical copolymerization of styrene and maleate monomers: Carbon chain length influence on reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advanced Polymers via Macromolecular Engineering (APME 2013) (2013-08-18 au 2013-08-22: Durham, United Kingdom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Durham, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">Formula VII (2013-07-01 au 2013-07-04: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mulhouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380968v1</w:t>
+                <w:t xml:space="preserve">hal-04354771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination par RMN des rapports de réactivité de copolymérisation radicalaire du styrène avec différents maléates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence de la longueur de la chaîne carbonée de différents maléates sur leur réactivité lors de la copolymérisation avec le styrène : Détermination des rapports de réactivité par RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Riess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études des polymères (JEPO 40) (2012-10-01 au 2012-10-05: Anduze, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anduze, France. 2012</w:t>
+              <w:t xml:space="preserve">41e Colloque national du groupe français des polymères (2012-11-19 au 2012-11-22: Grenoble, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354714v1</w:t>
+                <w:t xml:space="preserve">hal-04380967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la longueur de la chaîne carbonée de différents maléates sur leur réactivité lors de la copolymérisation avec le styrène : Détermination des rapports de réactivité par RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Détermination par RMN des rapports de réactivité de copolymérisation radicalaire du styrène avec différents maléates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Riess</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Colloque national du groupe français des polymères (2012-11-19 au 2012-11-22: Grenoble, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France. 2012</w:t>
+              <w:t xml:space="preserve">Journées d’études des polymères (JEPO 40) (2012-10-01 au 2012-10-05: Anduze, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anduze, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380967v1</w:t>
+                <w:t xml:space="preserve">hal-04354714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6411,51 +6411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D21743C5"/>
+    <w:nsid w:val="F17514C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6642,51 +6642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8137-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Caillieaudeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guerchoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bruder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00650f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ryck Tidas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT04016F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Grauzeliene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ostrauskaite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra05404c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dandois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Longlade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.121001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dreyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laroche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.02.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Farge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.12.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGCTPR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0319-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZV4Q4HH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Riess" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Schwindenhammer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stumbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stumbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380968v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-schuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8137-5247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kadri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hammouda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M&#233;tral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Goldbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202400004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Caillieaudeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guerchoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bruder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Merlat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017430" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Halbardier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00650f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54810" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05073931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halbardier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Grauzeliene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ostrauskaite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ryck Tidas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT04016F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra05404c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dandois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Metral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Longlade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.121001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mahmoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dreyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5934" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laroche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.02.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Farge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.12.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGCTPR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0319-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZV4Q4HH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02414217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Riess" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stumbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stumbe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Schwindenhammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst490.pub2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>