--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -169,165 +169,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de l'Union européenne à la coopération environnementale dans l'océan Indien</w:t>
+                <w:t xml:space="preserve">La protection de l’environnement en rapport avec les conflits armés à l’aune du projet de principes de la Commission du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 667, pp.224-230</w:t>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04065320v1</w:t>
+                <w:t xml:space="preserve">hal-04519769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l’environnement en rapport avec les conflits armés à l’aune du projet de principes de la Commission du droit international</w:t>
+                <w:t xml:space="preserve">La contribution de l'Union européenne à la coopération environnementale dans l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (12)</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 667, pp.224-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519769v1</w:t>
+                <w:t xml:space="preserve">halshs-04065320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'URGENCE DANS LES DEMANDES SIMULTANÉES D'AVIS CONSULTATIFS EN MATIERE CLIMATIQUE</w:t>
               </w:r>
@@ -1989,148 +1989,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au bonheur, Droit au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Seigneury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Piaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit au bonheur, Droit au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aix-en-Provence, France. 6, Observatoire International du Bonheur, 2025, 2678-3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oj.desco.2018.01.0205.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel droit pour l'adaptation des territoires aux changements climatiques ? L'exemple de l'Île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits International, Comparé et européen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Confluence des droits, 979-10-97578-03-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques climatiques de l'Union européenne et droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2139,73 +2305,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human rights and climate change: EU policy options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2214,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Parliament, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,124 +2434,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité de l'architecture institutionnelle internationale de protection des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des forêts à l'heure des défis environnementaux : droit international, droit européen, droits nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-51, 2025, 978-2-233-01 103-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgenda c. Pays-Bas (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2401,593 +2567,593 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes affaires climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Confluence des droits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change Compliance Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max Planck Encyclopedia of International Procedural Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : Un droit en mouvement pour l’adaptation aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Tabau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel droit pour l'adaptation des territoires aux changements climatiques ? L'expérience de l'Île de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits International, Comparé et européen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-37, 2018, Confluence des droits, 979-10-97578-03-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence de la finance climat : de la circulation du principe à la circulation de ses modalités d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maljean-Dubois, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163--183, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rôle of experts within the control of the climate change regime implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J-R. Yeh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Liability and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Taiwan University Press, pp.363--385, 2017, 978-986-350-211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminismes et droit international de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouannet, Emmanuelle and Burgorgue-Larsen, Laurence and Muir Watt, Horatia and Ruiz Fabri, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminisme(s) et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp.443--466, 2016, 978-2-36517-059-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conciliation des contrôles incidents de constitutionnalité français et belge avec la primauté du droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gay, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question prioritaire de constitutionnalité: approche de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Bruylant, pp.479--523, 2014, À la croisée des droits, 978-2-8027-4614-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques européennes d’atténuation passées au crible des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cournil, Christel and Tabau, Anne-Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques climatiques de l'Union européenne et droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.157--188, 2013, 978-2-8027-4211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Kyoto Protocol Compliance System to MRV: What is at Stake for the European Union?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3007,65 +3173,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jutta Brunnée, Meinhard Doelle, Lavanya Rajamani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting Compliance System in an Evolving Climate Regime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUP, pp.317-338, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3133,51 +3299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20680203"/>
+    <w:nsid w:val="0AA34CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3364,51 +3530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-tabau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147040078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mendoza-Spinola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18760104-01204001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/reel.12013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM9P17RN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Demaria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-tabau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147040078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mendoza-Spinola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18760104-01204001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/reel.12013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM9P17RN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Demaria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alcaraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Piaget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.desco.2018.01.0205." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>