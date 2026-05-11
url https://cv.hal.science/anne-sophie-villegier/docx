--- v0 (2026-03-29)
+++ v1 (2026-05-11)
@@ -220,377 +220,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
+                <w:t xml:space="preserve">Altered development in rodent brain cells after 900 MHz radiofrequency exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+                <w:t xml:space="preserve">Raphaël Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bearth</w:t>
+                <w:t xml:space="preserve">Lucas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Camille Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
+                <w:t xml:space="preserve">Vanessa Larrigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 517, pp.154225. </w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.103312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2025.103312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132938v1</w:t>
+                <w:t xml:space="preserve">hal-05240787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered development in rodent brain cells after 900 MHz radiofrequency exposure</w:t>
+                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bodin</w:t>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Godin</w:t>
+                <w:t xml:space="preserve">Angela Bearth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mougin</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Larrigaldie</w:t>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111, pp.103312. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 517, pp.154225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2025.103312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240787v1</w:t>
+                <w:t xml:space="preserve">hal-05132938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Growth in Immature Male Rats Exposed to 900 MHz Radiofrequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (16), pp.6978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -624,51 +624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-dependent impact of perinatal 5G electromagnetic field exposure in the adolescent rat behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandreshwar Seewooruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1143,51 +1143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Cerebral Radiofrequency Exposures on Oxidative Stress and Corticosterone in a Rat Model of Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,412 +1388,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of adaptive behaviors of progeny after maternal mobile phone exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible effects of radiofrequency electromagnetic fields on in vivo C6 brain tumors in Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Petitdant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kelly Blazy</w:t>
+                <w:t xml:space="preserve">Isabelle Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (11), pp.10894-10903. </w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (3), pp.539-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-1178-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11060-018-03012-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853347v1</w:t>
+                <w:t xml:space="preserve">ineris-03229707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental neurotoxicity in the progeny after maternal gavage with chlorpyrifos</w:t>
+                <w:t xml:space="preserve">Alteration of adaptive behaviors of progeny after maternal mobile phone exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Petitdant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.01.026⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (11), pp.10894-10903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-1178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853328v1</w:t>
+                <w:t xml:space="preserve">ineris-01853347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible effects of radiofrequency electromagnetic fields on in vivo C6 brain tumors in Wistar rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ann Olsson</w:t>
+                <w:t xml:space="preserve">Developmental neurotoxicity in the progeny after maternal gavage with chlorpyrifos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Deltour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (3), pp.539-546. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.66-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-018-03012-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229707v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des radiofréquences sur des modèles de vulnérabilité cérébrale : développement et neuro-inflammation</w:t>
               </w:r>
@@ -1917,64 +1917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral radiofrequency exposures during adolescence : Impact on astrocytes and brain functions in healthy and pathologic rat models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitdant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,51 +2076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological effects of repeated radiofrequency exposures in male senescent rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,343 +2390,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Glycoprotein, breast cancer resistance protein, organic anion transporter 3, and transporting peptide 1a4 during blood-brain barrier maturation : involvement of Wnt/beta-Catenin and Endothelin-1 signaling</w:t>
+                <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Harati</w:t>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Benech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloise Mabondzo</w:t>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp300334r⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963465v1</w:t>
+                <w:t xml:space="preserve">ineris-00961807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Ghosn</w:t>
+                <w:t xml:space="preserve">P-Glycoprotein, breast cancer resistance protein, organic anion transporter 3, and transporting peptide 1a4 during blood-brain barrier maturation : involvement of Wnt/beta-Catenin and Endothelin-1 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Aloise Mabondzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (5), pp.395-401. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.1566-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mp300334r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961807v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and neuroinflammation in middle-aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2773,90 +2773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of juvenile and adult blood-brain barrier to endothelin-1: regulation of P-glycoprotein and breast cancer resistance protein expression and transport activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Harati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloise Mabondzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.art. 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,64 +2929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 236 (7), pp.790-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4131,64 +4131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and biochemical effects of GSM 900MHz in neuroinflammation and gestational inflammation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petitdant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of stress on electromagnetic field-induced corticosterone, cytokines and GFAP responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,90 +4347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4462,342 +4462,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dose and duration of GSM exposure on GFAP, myelin basic protein, beta amyloid 1-40 and emotional memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wnt/B-Catenin signaling control regulation of ABSG2 and OATP1A4 but not ABCB1 at the blood-brain barrier during brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloise Mabondzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">14. Symposium on signal transduction in the blood barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970840v1</w:t>
+                <w:t xml:space="preserve">ineris-00970884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and markers of cerebral inflammation in middle-aged rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dose and duration of GSM exposure on GFAP, myelin basic protein, beta amyloid 1-40 and emotional memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puigsegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970843v1</w:t>
+                <w:t xml:space="preserve">ineris-00970840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wnt/B-Catenin signaling control regulation of ABSG2 and OATP1A4 but not ABCB1 at the blood-brain barrier during brain development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Harati</w:t>
+                <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and markers of cerebral inflammation in middle-aged rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aloise Mabondzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium on signal transduction in the blood barriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970884v1</w:t>
+                <w:t xml:space="preserve">ineris-00970843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radiofrequencies on memory and attention in rats</w:t>
               </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,51 +4910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex specific impact of perinatal exposure to 3500 MHz 5G frequency on the rat stereotyped behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandreshwar Seewooruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposome en toxicologie : Du concept à la stratégie d'évaluation des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
@@ -5250,51 +5250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43367C0B"/>
+    <w:nsid w:val="D1D8FBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-villegier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6165-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090177886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFU-6144-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Godin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04250387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30256-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seewooruttun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00553-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouadah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17207563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Feychting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Johansen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-03019-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitdant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1178-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.01.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deltour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-03012-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01791464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21986" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8VFCH8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10522-016-9654-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barthelemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mouchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puigsegur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7758-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Mabondzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300334r" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hode" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Banks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Vuong Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ebm.2011.010298" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salomon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champtiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e328340536a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belluzzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leslie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-009-1760-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godeheu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glowinski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05011.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD1G8XL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Belluzzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Micou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Furiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-sophie-villegier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6165-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090177886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFU-6144-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Godin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larrigaldie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04250387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30256-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04198365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seewooruttun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00553-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouadah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17207563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Feychting" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Johansen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-03019-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deltour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-03012-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petitdant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1178-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.01.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01791464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21986" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8VFCH8R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10522-016-9654-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barthelemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mouchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puigsegur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7758-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Mabondzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300334r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hode" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Banks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Vuong Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ebm.2011.010298" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salomon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champtiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e328340536a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belluzzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leslie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-009-1760-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godeheu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glowinski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05011.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD1G8XL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Belluzzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853085v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Micou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Furiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>