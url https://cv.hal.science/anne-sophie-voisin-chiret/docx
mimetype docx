--- v0 (2026-04-09)
+++ v1 (2026-05-05)
@@ -351,437 +351,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological studies on ovarian cancer cells of new heterocyclic molecules inspired by MIM1, an inhibitor of the anti-apoptotic protein Mcl-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
+                <w:t xml:space="preserve">PROTAC : Nouvelles stratégies thérapeutiques basées sur l’exploitation des voies de dégradation des protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nj00175g⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218 (3-4), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245395v1</w:t>
+                <w:t xml:space="preserve">hal-05583533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBE2N: Hope on the Cancer Front, How to Inhibit This Promising Target Prospect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
+                <w:t xml:space="preserve">Léonie Ibazizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Ghadi</w:t>
+                <w:t xml:space="preserve">Shafi Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC : Nouvelles stratégies thérapeutiques basées sur l’exploitation des voies de dégradation des protéines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and biological studies on ovarian cancer cells of new heterocyclic molecules inspired by MIM1, an inhibitor of the anti-apoptotic protein Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soulieman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2024010⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (29), pp.12688-12707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj00175g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05583533v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
               </w:r>
@@ -878,563 +878,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charline Fagnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (21), pp.3981-3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711906v1</w:t>
+                <w:t xml:space="preserve">hal-04847910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Catto</w:t>
+                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847910v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ragui Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583526v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
               </w:r>
@@ -1446,104 +1446,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583519v1</w:t>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,451 +1678,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Farag</w:t>
+                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.103395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222485v1</w:t>
+                <w:t xml:space="preserve">hal-03936766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of oxetane and azetidine ethers as ester isosteres by Brønsted acid catalysed alkylation of alcohols with 3-aryl-oxetanols and 3-aryl-azetidinols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saejong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peerawat Saejong</w:t>
+                <w:t xml:space="preserve">Juan Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rojas</w:t>
+                <w:t xml:space="preserve">Camille Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (27), pp.5553-5559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3OB00731F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (13), pp.5155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936766v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,74 +2130,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148037v1</w:t>
@@ -2208,103 +2208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Tracks of the Aggregation Mechanism of the PHF6 Peptide from Tau Protein: Molecular Dynamics, Energy, and Interaction Network Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Fagnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Giovannini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (19), pp.2874-2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,103 +2338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau protein aggregation: Key features to improve drug discovery screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (5), pp.1284-1297. </w:t>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (11), pp.5581-5588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3059,144 +3059,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Spots of Mcl-1 Protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Denis</w:t>
+                <w:t xml:space="preserve">Noncellular screening for the discovery of protein–protein interaction modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+                <w:t xml:space="preserve">Jean Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.928-943. </w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.1592 - 1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961778v1</w:t>
+                <w:t xml:space="preserve">hal-03493870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Mcl-1 Conformational States and Allosteric Inhibition Mechanism from Molecular Dynamics Simulations, Enhanced Sampling, and Pocket Crosstalk Analysis</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (6), pp.3172-3187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3427,144 +3427,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncellular screening for the discovery of protein–protein interaction modulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
+                <w:t xml:space="preserve">Hot-Spots of Mcl-1 Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Jouanne</w:t>
+                <w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25, pp.1592 - 1603. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.928-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2020.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493870v1</w:t>
+                <w:t xml:space="preserve">hal-03961778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Iacopetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,51 +3818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3,3-Diarylazetidines by Calcium(II)-Catalyzed Friedel–Crafts Reaction of Azetidinols with Unexpected Cbz Enhanced Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159, pp.357-380. </w:t>
@@ -4080,557 +4080,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01980723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential one pot double C H heteroarylation of thiophene using bromopyridines to synthesize unsymmetrical 2,5-bipyridylthiophenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
+                <w:t xml:space="preserve">Tau protein aggregation in Alzheimer's disease: An attractive target for the development of novel therapeutic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Babin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.07.049⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.07.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043719v1</w:t>
+                <w:t xml:space="preserve">hal-02043725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau protein aggregation in Alzheimer's disease: An attractive target for the development of novel therapeutic agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential one pot double C H heteroarylation of thiophene using bromopyridines to synthesize unsymmetrical 2,5-bipyridylthiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (37), pp.5509-5516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.07.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.07.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of 2 strategies to enhance pyridoclax solubility: Nanoemulsion delivery system versus salt synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rault</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (11), pp.2885-2895. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.218-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043710v1</w:t>
+                <w:t xml:space="preserve">hal-02160866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2 strategies to enhance pyridoclax solubility: Nanoemulsion delivery system versus salt synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina de Pascale</w:t>
+                <w:t xml:space="preserve">Toward Understanding Mcl-1 Promiscuous and Specific Binding Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.11.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (11), pp.2885-2895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02160866v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Strand Mimicry: Exploring Oligothienylpyridine Foldamers</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (34), pp.5686-5696. </w:t>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Légalité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.1-6</w:t>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (24), pp.2964-2978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (10), pp.2671-2680. </w:t>
@@ -5543,51 +5543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of halo (het) arylboronic acids and esters to achieve syntheses of garlands as mimics of alpha helices able to disrupt protein-protein interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.2467-2478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5737,51 +5737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,64 +6314,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (16), pp.2804-2810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7627,51 +7627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,77 +8146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation préclinique de nanoémulsions polyvalentes comme vecteurs d’un nouvel inhibiteur de Mcl-1, le Pyridoclax : application au traitement des cancers de l’ovaire (PYRINANO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8677,51 +8677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soulieman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00175g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saejong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew White" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00731F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Negi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavindra Kumar Kesari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14112523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bastien Weiswald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Nasr El Dine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01521d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00983" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J. Gozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0343-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.07.070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9BKSFBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.02.056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ09Q4X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401808n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Franchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.12.074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5X979M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Corbo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJX71GP9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Desforges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258147" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muraglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.08.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK5PW2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soulieman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00175g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saejong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rojas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew White" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00731F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Negi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavindra Kumar Kesari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14112523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bastien Weiswald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Nasr El Dine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01521d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J. Gozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0343-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00983" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.07.070" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9BKSFBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.02.056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ09Q4X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401808n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Franchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.12.074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5X979M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Corbo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJX71GP9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Desforges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258147" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muraglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.08.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK5PW2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>