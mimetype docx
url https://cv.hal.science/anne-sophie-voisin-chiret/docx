--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -234,554 +234,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
+                <w:t xml:space="preserve">PROTAC : Nouvelles stratégies thérapeutiques basées sur l’exploitation des voies de dégradation des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2025.104376⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218 (3-4), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2024010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472074v1</w:t>
+                <w:t xml:space="preserve">hal-05583533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC : Nouvelles stratégies thérapeutiques basées sur l’exploitation des voies de dégradation des protéines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">UBE2N: Hope on the Cancer Front, How to Inhibit This Promising Target Prospect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Ibazizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shafi Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2024010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05583533v1</w:t>
+                <w:t xml:space="preserve">hal-04885402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2N: Hope on the Cancer Front, How to Inhibit This Promising Target Prospect?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Synthesis and biological studies on ovarian cancer cells of new heterocyclic molecules inspired by MIM1, an inhibitor of the anti-apoptotic protein Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soulieman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01517⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (29), pp.12688-12707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj00175g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885402v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological studies on ovarian cancer cells of new heterocyclic molecules inspired by MIM1, an inhibitor of the anti-apoptotic protein Mcl-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (29), pp.12688-12707. </w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.104376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nj00175g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2025.104376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245395v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
               </w:r>
@@ -793,514 +793,514 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (6), pp.104376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.drudis.2025.104376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583536v1</w:t>
+                <w:t xml:space="preserve">hal-05472074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
+                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Fagnen</w:t>
+                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Catto</w:t>
+                <w:t xml:space="preserve">Amelie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847910v1</w:t>
+                <w:t xml:space="preserve">hal-04772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of PHF6 Peptide Aggregation from Tau Protein: Mechanisms of Palmatine Chloride in Preventing Early PHF6 Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Fagnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Farag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
+                <w:t xml:space="preserve">Thomas Vignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+                <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (21), pp.3981-3990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583526v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+                <w:t xml:space="preserve">Marc Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Barczyk</w:t>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772005v1</w:t>
+                <w:t xml:space="preserve">hal-05583526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
               </w:r>
@@ -1312,77 +1312,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
@@ -1446,77 +1446,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
@@ -1580,1575 +1580,1575 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.103395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583541v1</w:t>
+                <w:t xml:space="preserve">hal-03936766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (13), pp.5155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936766v1</w:t>
+                <w:t xml:space="preserve">hal-04222485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of oxetane and azetidine ethers as ester isosteres by Brønsted acid catalysed alkylation of alcohols with 3-aryl-oxetanols and 3-aryl-azetidinols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saejong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (27), pp.5553-5559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3OB00731F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (13), pp.5155. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04222485v1</w:t>
+                <w:t xml:space="preserve">hal-04148037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Farag</w:t>
+                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.103395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148037v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tracks of the Aggregation Mechanism of the PHF6 Peptide from Tau Protein: Molecular Dynamics, Energy, and Interaction Network Investigations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Light-Activating PROTACs in Cancer: Chemical Design, Challenges, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Negi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavindra Kumar Kesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.2c00314⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949234v1</w:t>
+                <w:t xml:space="preserve">hal-03949253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau protein aggregation: Key features to improve drug discovery screening</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen Receptor-α Targeting: PROTACs, SNIPERs, Peptide-PROTACs, Antibody Conjugated PROTACs and SNIPERs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Negi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavindra Kumar Kesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (5), pp.1284-1297. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14112523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847953v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen Receptor-α Targeting: PROTACs, SNIPERs, Peptide-PROTACs, Antibody Conjugated PROTACs and SNIPERs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tau protein aggregation: Key features to improve drug discovery screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Negi</w:t>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavindra Kumar Kesari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (11), pp.2523. </w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1284-1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14112523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936776v1</w:t>
+                <w:t xml:space="preserve">hal-04847953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Activating PROTACs in Cancer: Chemical Design, Challenges, and Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the Tracks of the Aggregation Mechanism of the PHF6 Peptide from Tau Protein: Molecular Dynamics, Energy, and Interaction Network Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Fagnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (19), pp.9674. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (19), pp.2874-2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12199674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.2c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949253v1</w:t>
+                <w:t xml:space="preserve">hal-03949234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Repurposing: Deferasirox Inhibits the Anti-Apoptotic Activity of Mcl-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural revision of the Mcl-1 inhibitor MIM1: synthesis and biological studies on ovarian cancer cells with evaluation of designed analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+                <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+                <w:t xml:space="preserve">Frédéric Justaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">Louis Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Nasr El Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/dddt.s323077⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (41), pp.8968-8987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob01521d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576776v1</w:t>
+                <w:t xml:space="preserve">hal-03414007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural revision of the Mcl-1 inhibitor MIM1: synthesis and biological studies on ovarian cancer cells with evaluation of designed analogues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptic Pockets Repository through Pocket Dynamics Tracking and Metadynamics on Essential Dynamics Space: Applications to Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Justaud</w:t>
+                <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bastien Weiswald</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob01521d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (11), pp.5581-5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414007v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic Pockets Repository through Pocket Dynamics Tracking and Metadynamics on Essential Dynamics Space: Applications to Mcl-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Drug Repurposing: Deferasirox Inhibits the Anti-Apoptotic Activity of Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (11), pp.5581-5588. </w:t>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.5035-5059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/dddt.s323077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961772v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncellular screening for the discovery of protein–protein interaction modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25, pp.1592 - 1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3176,395 +3176,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Mcl-1 Conformational States and Allosteric Inhibition Mechanism from Molecular Dynamics Simulations, Enhanced Sampling, and Pocket Crosstalk Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selecting the first chemical molecule inhibitor of HSP110 for colorectal cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo J. Gozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boudesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. M. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.0c00315⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-019-0343-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961775v1</w:t>
+                <w:t xml:space="preserve">hal-02423308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting the first chemical molecule inhibitor of HSP110 for colorectal cancer therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot-Spots of Mcl-1 Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41418-019-0343-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.928-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423308v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Spots of Mcl-1 Protein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Insights into Mcl-1 Conformational States and Allosteric Inhibition Mechanism from Molecular Dynamics Simulations, Enhanced Sampling, and Pocket Crosstalk Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.928-943. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.3172-3187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b00983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.0c00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961778v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Iacopetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,325 +3678,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+                <w:t xml:space="preserve">Synthesis of 3,3-Diarylazetidines by Calcium(II)-Catalyzed Friedel–Crafts Reaction of Azetidinols with Unexpected Cbz Enhanced Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Legay</w:t>
+                <w:t xml:space="preserve">Maryne Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chulho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.02.010⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.300-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168030v1</w:t>
+                <w:t xml:space="preserve">hal-02043642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3,3-Diarylazetidines by Calcium(II)-Catalyzed Friedel–Crafts Reaction of Azetidinols with Unexpected Cbz Enhanced Reactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryne Dubois</w:t>
+                <w:t xml:space="preserve">Microplate assay for lipophilicity determination using intrinsic fluorescence of drugs: Application to a promising anticancer lead, pyridoclax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chulho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.300-304. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043642v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-guided design of pyridoclax derivatives based on Noxa / Mcl-1 interaction mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159, pp.357-380. </w:t>
@@ -4086,51 +4086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau protein aggregation in Alzheimer's disease: An attractive target for the development of novel therapeutic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,77 +4190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential one pot double C H heteroarylation of thiophene using bromopyridines to synthesize unsymmetrical 2,5-bipyridylthiophenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.218-226. </w:t>
@@ -4616,77 +4616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Strand Mimicry: Exploring Oligothienylpyridine Foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coufourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,566 +4756,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boronic species as promising inhibitors of the Staphylococcus aureus NorA efflux pump: Study of 6-substituted pyridine-3-boronic acid derivatives</w:t>
+                <w:t xml:space="preserve">First Evidence That Oligopyridines, α-Helix Foldamers, Inhibit Mcl-1 and Sensitize Ovarian Carcinoma Cells to Bcl-x L -Targeting Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Fontaine</w:t>
+                <w:t xml:space="preserve">Céline Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Héquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+                <w:t xml:space="preserve">Fabien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.02.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (4), pp.1644-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500672y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170424v1</w:t>
+                <w:t xml:space="preserve">hal-02043913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence That Oligopyridines, α-Helix Foldamers, Inhibit Mcl-1 and Sensitize Ovarian Carcinoma Cells to Bcl-x L -Targeting Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boronic species as promising inhibitors of the Staphylococcus aureus NorA efflux pump: Study of 6-substituted pyridine-3-boronic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gloaguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gautier</w:t>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.02.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm500672y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043913v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Microwaves Assisted Halogen-halogen Reaction Conditions on 2-Halopyridines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Identification of Boronic Species as Novel Potential Inhibitors of the Staphylococcus aureus NorA Efflux Pump.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Perato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rault</w:t>
+                <w:t xml:space="preserve">Arnaud Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (6), pp.2536-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm401808n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997593v1</w:t>
+                <w:t xml:space="preserve">hal-00986332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Identification of Boronic Species as Novel Potential Inhibitors of the Staphylococcus aureus NorA Efflux Pump.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Fontaine</w:t>
+                <w:t xml:space="preserve">Focus on Microwaves Assisted Halogen-halogen Reaction Conditions on 2-Halopyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hequet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Légalité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986332v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the BH3 domain of Bcl-2 family proteins. A brief history from natural products to foldamers as promising cancer therapeutic avenues.</w:t>
               </w:r>
@@ -5396,51 +5396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformation control of abiotic α-helical foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (10), pp.2671-2680. </w:t>
@@ -5524,437 +5524,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of halo (het) arylboronic acids and esters to achieve syntheses of garlands as mimics of alpha helices able to disrupt protein-protein interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sebaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci200424a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764800v1</w:t>
+                <w:t xml:space="preserve">hal-00996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic garlands, as new foldamers, to mimic protein secondary structure.</w:t>
+                <w:t xml:space="preserve">The use of halo (het) arylboronic acids and esters to achieve syntheses of garlands as mimics of alpha helices able to disrupt protein-protein interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68, pp.4381-4389</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.2467-2478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764805v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterizations of oligopyridyl foldamers, α-helix mimetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aromatic garlands, as new foldamers, to mimic protein secondary structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.4381-4389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996400v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new linear poly(phenylpyridyl) chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6011,561 +6011,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of thienylpyridyl garlands as non-peptidic alpha helix mimetics and potential protein-protein interactions disruptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+                <w:t xml:space="preserve">296 Evaluating the use of megestrol acetate in Caen and Lisieux CF Centers (2007–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Franchini</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.S75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061752v1</w:t>
+                <w:t xml:space="preserve">hal-02045960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">296 Evaluating the use of megestrol acetate in Caen and Lisieux CF Centers (2007–2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.V. Guillot</w:t>
+                <w:t xml:space="preserve">Design and synthesis of thienylpyridyl garlands as non-peptidic alpha helix mimetics and potential protein-protein interactions disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Desforges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Launay</w:t>
+                <w:t xml:space="preserve">Filomena Corbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (34), pp.6145-6154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.06.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045960v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New [2,3′:6′,3′′]Terpyridines Using Iterative Cross-Coupling Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new phenylpyridyl scaffolds using the Garlanding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Muraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Corbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1258147⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (40), pp.8000-8005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045907v1</w:t>
+                <w:t xml:space="preserve">hal-02045957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new phenylpyridyl scaffolds using the Garlanding approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of New [2,3′:6′,3′′]Terpyridines Using Iterative Cross-Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Burzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (16), pp.2804-2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1258147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.08.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02045957v1</w:t>
+                <w:t xml:space="preserve">hal-02045907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6583,103 +6583,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mcl-1 modulating compounds for cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 20170071921 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6701,103 +6701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCL-1 Modulating compounds for Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Burzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2015/132727. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7601,77 +7601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenylPyridyl Scaffolds as Potent PPI Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,103 +7726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomères (hétéro)aromatiques, perturbateurs des interactions protéine-protéine : application à la recherche d’inhibiteurs des protéines anti-apoptotiques de la famille Bcl-2 pour le traitement des cancers de l’ovaire chimiorésistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO, 4, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Deauville, France</w:t>
@@ -7851,103 +7851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mixed linear phenylpyridyl garlands as alpha helix mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées franco-belges de pharmacochimie (JFB, 25, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Liège, Belgium</w:t>
@@ -8002,346 +8002,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par RMN et modélisation moléculaire de l’interaction entre la protéine Mcl-1, impliquée dans l’apoptose, et de potentiels inhibiteurs (application au traitement des cancers de l’ovaire)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+                <w:t xml:space="preserve">Evaluation préclinique de nanoémulsions polyvalentes comme vecteurs d’un nouvel inhibiteur de Mcl-1, le Pyridoclax : application au traitement des cancers de l’ovaire (PYRINANO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Groo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Hedir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10émes journées scientifiques du cancéropole nord-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548316v1</w:t>
+                <w:t xml:space="preserve">hal-02295794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation préclinique de nanoémulsions polyvalentes comme vecteurs d’un nouvel inhibiteur de Mcl-1, le Pyridoclax : application au traitement des cancers de l’ovaire (PYRINANO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina de Pascale</w:t>
+                <w:t xml:space="preserve">Étude par RMN et modélisation moléculaire de l’interaction entre la protéine Mcl-1, impliquée dans l’apoptose, et de potentiels inhibiteurs (application au traitement des cancers de l’ovaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Fogliazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10émes journées scientifiques du cancéropole nord-ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295794v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8383,90 +8383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Phenylpyridyl Garlands as Non-Peptidic Alpha Helix Mimics and Potential Protein-Protein Interactions Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8677,51 +8677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soulieman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00175g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saejong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rojas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew White" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00731F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Negi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavindra Kumar Kesari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14112523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bastien Weiswald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Nasr El Dine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01521d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J. Gozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0343-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00983" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.07.070" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9BKSFBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.02.056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ09Q4X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401808n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Franchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.12.074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5X979M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Corbo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJX71GP9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Desforges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258147" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muraglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.08.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK5PW2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soulieman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hachem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00175g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saejong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew White" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00731F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Negi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavindra Kumar Kesari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199674" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14112523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bastien Weiswald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Nasr El Dine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01521d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J. Gozzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0343-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b00983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulho Choi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03745" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.02.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01980723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella de Giorgi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.07.070" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GFWM9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00396" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9BKSFBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043913v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500672y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.02.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ09Q4X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hequet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401808n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;galit&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Franchini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.12.074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ5X979M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Desforges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Corbo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJX71GP9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muraglia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.08.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GK5PW2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>