--- v0 (2026-03-23)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Sophie Volz-Tollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2021 : Maître de Conférences à l'Université Paris-Est Créteil, IUT Sénart Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2021 : Docteure en Sciences de Gestion (IAE de Paris 1 Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2021 : ATER à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2019 : Chargée d'études à l'IAE de Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021 : Doctorante à l'IAE de Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2014 : Master 2 RH & RSE (IAE de Paris 1 Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2012 : 12 ans dans le secteur privé dans les domaines de la communication et des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratégie d'entreprise, Ressources Humaines, Responsabilité Sociale de l'Entreprise, Méthodologie du travail universitaire, Comportement du consommateur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines principaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concept de légitimité, Responsabilité sociale de l'entreprise, dispositifs de mobilité durable, espaces de travail, télétravail.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a space-place of work as workspaces become more fragmented: How can the complete experience of work be revealed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXVIII, pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éclatement des espaces de travail à la création d’un espace-lieu du travail : comment visibiliser l’expérience globale du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol.XXVIII (75), pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.075.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de mobilité durable en entreprise : une légitimité contrariée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les zones grises de la gestion, n° 44, Vol. 10 (3), pp.53-80. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.044.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes and situational plasticity of full remote teleworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2024 : 40th EGOS Colloquium. "Crossroads for Organizations: Time, Space, and People"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organization Studies); University of Milano-Bicocca, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises à mission au défi du partage de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque académique « Sociétés à Mission : Théories et Pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM LYON, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’agir des salariés à haute conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée de Recherche RIPCO en comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et immobilités dans les organisations industrielles : l'introduction des outils digitaux dans l'activité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité d'un dispositif de RSE : une dialectique entre dimensions individuelles et organisationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH (AGRH 2020) "Vers une approche inclusive de la GRH ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de légitimation d’un nouveau dispositif RSE. Cas du déploiement de dispositifs de mobilité durable dans deux entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conversation. Vaccination, passe sanitaire : comment se construit la légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités de mission : les tâtonnements d’un nouvel organe de gouvernance en quête d’effets transformatifs sur l’organisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norélia Voiseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTE DE SYNTHESE : «LES MOBILITES IDEALES DES SALARIES». REFLEXIONS ET ENSEIGNEMENTS DES ENTRETIENS EXPLORATOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Sophie Volz-Tollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2021 : Maître de Conférences à l'Université Paris-Est Créteil, IUT Sénart Fontainebleau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2021 : Docteure en Sciences de Gestion (IAE de Paris 1 Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2021 : ATER à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2019 : Chargée d'études à l'IAE de Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021 : Doctorante à l'IAE de Paris 1 Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2014 : Master 2 RH & RSE (IAE de Paris 1 Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2012 : 12 ans dans le secteur privé dans les domaines de la communication et des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratégie d'entreprise, Ressources Humaines, Responsabilité Sociale de l'Entreprise, Méthodologie du travail universitaire, Comportement du consommateur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines principaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concept de légitimité, Responsabilité sociale de l'entreprise, dispositifs de mobilité durable, espaces de travail, télétravail.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a space-place of work as workspaces become more fragmented: How can the complete experience of work be revealed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXVIII, pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éclatement des espaces de travail à la création d’un espace-lieu du travail : comment visibiliser l’expérience globale du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol.XXVIII (75), pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.075.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de mobilité durable en entreprise : une légitimité contrariée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les zones grises de la gestion, n° 44, Vol. 10 (3), pp.53-80. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.044.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes and situational plasticity of full remote teleworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2024 : 40th EGOS Colloquium. "Crossroads for Organizations: Time, Space, and People"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS (European Group for Organization Studies); University of Milano-Bicocca, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises à mission au défi du partage de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque académique « Sociétés à Mission : Théories et Pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM LYON, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et immobilités dans les organisations industrielles : l'introduction des outils digitaux dans l'activité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité d’agir des salariés à haute conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée de Recherche RIPCO en comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité d'un dispositif de RSE : une dialectique entre dimensions individuelles et organisationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'AGRH (AGRH 2020) "Vers une approche inclusive de la GRH ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de légitimation d’un nouveau dispositif RSE. Cas du déploiement de dispositifs de mobilité durable dans deux entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conversation. Vaccination, passe sanitaire : comment se construit la légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités de mission : les tâtonnements d’un nouvel organe de gouvernance en quête d’effets transformatifs sur l’organisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norélia Voiseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTE DE SYNTHESE : «LES MOBILITES IDEALES DES SALARIES». REFLEXIONS ET ENSEIGNEMENTS DES ENTRETIENS EXPLORATOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Volz-Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05381926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275806v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.044.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04658112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05381926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275806v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.044.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04658112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>