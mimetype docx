--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Walker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of key resistance alleles associated with DMI and SDHI fungicide resistance in European Zymoseptoria tritici populations in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aldén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 132 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41348-024-01049-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Inactivation in agriculture: combating fungal phytopathogens resistant to conventional treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jernej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S M Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1117-1128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-024-00579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing multiple resistance above all: New insights for managing fungal adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Noly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.e16614. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal alternation can be beneficial for durability but at the cost of generalist resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Despréaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dérédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.180. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S42003-023-04550-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPTODUR - Contribution à la durabilité de la lutte génétique et chimique contre la Septoriose du blé dur par la caractérisation des populations du complexe d’espèces responsable de cette maladie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caparroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, pp.44-58. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ncj0-em61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed evolution predicts cytochrome b G37V target site modification as probable adaptive mechanism towards the QiI fungicide fenpicoxamid in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (03), pp.1117-1132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Efficient-Dose Mixtures a Solution to Reduce Fungicide Load and Delay Evolution of Resistance? An Experimental Evolutionary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.2324. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study validates that regional fungicide applications are major determinants of resistance evolution in the wheat pathogen Zymoseptoria tritici in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (6), pp.3508-3521. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.2355-2366. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0302-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4p Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (6), pp.2697-2709. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.6275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4p Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupayage,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « mots » de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccases 2 & 3 as biomarkers of Botrytis cinerea infection in sweet white wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vialaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 315, pp.126233. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer les résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 464, pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall stability in the genetic structure of a Zymoseptoria tritici population from epidemic to interepidemic stages at a small spatial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (2), pp.423 - 436. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-01666-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of fungicide resistance in the wheat pathogen Zymoseptoria tritici in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (7), pp.1794-1807. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of abscisic acid in fungi: identification of a sesquiterpene cyclase as the key enzyme in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.2469 - 2482. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effect on extracellular laccase activities from Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Quijada Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.241-251. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classification unifiée des produits de protection des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 716, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et gérer la résistance aux fongicides? La résistance de certaines maladies aux fongicides exige une utilisation raisonnée des traitements avec la mise en oeuvre de stratégies adaptées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 719 Décembre, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal adaptation to contemporary fungicide applications: the case of Botrytis cinerea populations from Champagne vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1919-1935. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the MFS1 Promoter Leads to Multidrug Resistance in the Wheat Pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (5), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashionably late partners have more fruitful encounters: Impact of the timing of co-infection and pathogenicity on sexual reproduction in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.40 - 49. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and challenges in pesticide resistance detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p (reflection And Research On Resistance To Pesticides)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (10), pp.834-853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a unified nomenclature for target-site mutations associated with resistance to fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Mair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Stammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (8), pp.1449-1459. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide efflux and the MgMFS1 transporter contribute to the multidrug resistance phenotype in Zymoseptoria tritici field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2805 - 2823. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JÉR 2015 à Dijon, les résistances sur le grill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhibiteurs respiratoires du complexe III résisteront-ils tous ? Présentation des substances utilisées comme fongicides, acaricides ou médicaments et qui peuvent être en butte à la résistance de bioagresseurs. Quelles sont ces résistances, que faire face à elles ? Le point.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684 (Mai), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflorescences vs leaves: a distinct modulation of carbon metabolism process during Botrytis infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Vatsa-Portugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154 (1), pp.162-177. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusariose des épis du blé: faire évoluer la lutte fongicide. Bilan du volet &amp;quot;Utilisation raisonnée des fongicides et approt des biofongicides pour lutter contre la fusariose des épis de blé&amp;quot; du programme EcoFusa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusariose des épis du blé : faire évoluer la lutte fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 686, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness measurement reveals contrasting costs in homologous recombinant mutants of Botrytis cinerea resistant to succinate dehydrogenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première à Avignon, les JÉR, journées d'échanges sur les résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 670, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-directed mutagenesis of the P225, N230 and H272 residues of succinate dehydrogenase subunit B from Botrytis cinerea highlights different roles in enzyme activity and inhibitor binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2253-2266. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a rapid multiplex SSR genotyping method to study populations of the fungal plant pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, p. 373. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-7-373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vineyards provide information that opens ways for effective resistance management of Botrytis cinerea (grey mould)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (6), pp.667 - 678. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide resistance status in french populations of the wheat eyespot fungi Oculimacula acuformis and Oculimacula yallundae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of fungicides and modulators of membrane drug transporters in field strains of Botrytis cinerea displaying multidrug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.683 - 693. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis, la vigne voit double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 659 (Décembre), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Fenhexamid-Resistant Botrytis cinerea Causing Gray Mold on Heurchera in a North American Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. G. Moorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (1), pp.147-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fenhexamid et la vigne, mécanismes de résistance décryptés chez l'agent de la pourriture grise. Quelles conséquences pratiques au vignoble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 648, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de raisonnement pour limiter et rendre durable la lutte chimique contre les bioagresseurs en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Printz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xz4y-vq72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing gray mold in french vineyards in sympatry with botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (12), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-11-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mechanisms account for resistance to sterol 14α-demethylation inhibitors in field isolates of Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (01), pp.44-59. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two promoter rearrangements in a drug efflux transporter gene are responsible for the appareance and spread of multidrug resistance phenotype MDR2 in Botrytis cinerea isolates in French and German vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Mernke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (10), pp.1176-1183. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic characterization of Chilean isolates of Botrytis cinerea with different levels of sensitivity to fenhexamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela M. Esterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia C. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (3), pp.414-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of host-range expansion from new powdery mildew (Blumeria graminis) infections of triticale (xTriticosecale) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig A. Bouguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (02), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fludioxonil on Botrytis cinerea and on grapevine defence response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Noelle A. N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (1), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-9049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Botrytis cinerea sensitivity to pyrrolnitrin, an antibiotic produced by biological control agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.353-363. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-010-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septoriose et résistance aux fongicides. Enseignements de la saison 2010, notamment concernant les souches émergentes sur blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 641 (février), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fongicides affectant les processus respiratoires. Episode 2 - Modes d'action et phénomènes de résistance chez les fongicides unisites inhibiteurs du complexe III (Qol et Qil), et phénomènes de type MDR (multidrug resistance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 632 (Mars), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in the sex ability of worldwide clonal populations of Puccinia striiformis f.sp tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (10), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fenhexamid effectiveness against grey mould on grapevine: respective role of spray timing, fungicide resistance and plant defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (10), pp.1162-1167. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fongicides affectant les processus respiratoires. Episode 1 - Modes d'action et phénomènes de résistance chez les anciennes substances (multisites et unisites affectant la biodisponibilité de l'ATP) et les nouvelles de type SDHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 631 (Février), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanisms of resistance to respiratory inhibitors in field strains of Botrytis cinerea, the causal agent of gray mold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Leroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (19), pp.6615-6630. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00931-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium, le cas triticale est riche d'enseignements. Caractérisation des populations d'oïdium infestant le triticale : révélation d'une nouvelle entité à l'origine de cette maladie émergente, et ses conséquences pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig A. Bouguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 629 (Décembre), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide-driven evolution and molecular basis of multidrug resistance in field populations of the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Leroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mosbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (12), 13 p. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of resistance to strobilurin fungicides in Microdochium nivale and Microdochium majus from French naturally infected wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (8), pp.906-915. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux fongicides de type MDR. La MDR, multi drug resistance : mythe ou réalité ? Botrytis, piétin-verse et septoriose sur la sellette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 629 (Dec.), pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Integrated control in protected crops, mediterranean climate, 49, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in the CYP51 gene correlated with changes in sensitivity to sterol 14 alpha-demethylation inhibitors in field isolated of Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (7), pp.688-698. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septoriose du blé tendre d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'Observatoire des résistances piloté par un groupe de travail AFPP entre 2001 et 2005, et perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et distribution des souches résistantes dans le vignoble champenois... en première ligne sur la question !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Panon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetic Basis of Resistance to Anticoagulants in Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Rost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja Hünerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Heiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (4), pp.1839-1847. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.040360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septoriose du blé en France en 2004. Les strobilurines en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium du blé: quelles résistances aux fongicides en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 577, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septoriose du blé. Caractéristiques et distribution des souches de Septoria tritici résistantes aux fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 574, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug resistance in the fungal wheat pathogen Zymoseptoria tritici: a hint to complex mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating genetic diversity and DMI resistance in French Cercospora beticola populations with both neutral and selected genetic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Blouquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Caddoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’IIRB (International Institute of Sugar Beet Research) Study Group Meeting Pests and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05322028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposé des cas émergents en France de résistance aux fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JER - Journées d’Echanges sur les Résistances aux produits de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Campus de la Doua, Villeurbanne, France. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale screen of potential MDR isolates in contemporary Zymoseptoria tritici populations reveals genotypic and phenotypic diversity suggesting multiple molecular mechanisms involved in MDR field strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and anti-fungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Amezrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity suggesting multiple mechanisms involved in MDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of resistance risk to the Qol fungicide metyltetraprole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Serot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amezrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting resistance by alternating of mixing fungicides? Resistance status trumps both management strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Noly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Internatianal Reinhardsbrurnn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale screen of contemporary Zymoseptoria tritici populations suggests multiple molecular mechanisms involved in MDR field strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference in fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECFG, Mar 2023, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity, suggesting multiples mechanisms involves in MDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG16 - 16th European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECFG, Mar 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du statut de la résistance et efficacité des stratégies de gestion chez le champignon phytopathogène Zymoseptoria tritici : apport de l’évolution expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpentier F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA - Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance status does matter to maximise heterogeneity in selection for fungicide adaptation : an experimental evolution study of a plant pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth (virtual), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of multiple fungicide resistance in French populations of Cercospora beticola: from population status to resistance mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Blouquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th International institute of SugaR Beet (IIRB) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRRB, Jun 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic pleiotropic effecs reduce adaptation in a major wheat pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amezrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to fungicides : from population dynamics to the prediction and management of resistance. The case of Zymoseeptoria tritici.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE Satellite Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *, Sep 2022, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill and style to maximise heterogeneity in selection to fungicide adaptation. Resistance status does matter. An experimental evolution study of a plant pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and host specialization in Botrytis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint Botrytis Sclerotinia symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusariose des épis des céréales à paille : synthèse de 10 années de recherche pour une meilleure gestion intégrée de la maladie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis - Institut du Végétal, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of multidrug resistance and risk assessment towards fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesing the risk of resistance towards SDHIs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant health 2019, American society of phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American society of phytopathology, Aug 2019, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fungal Genetics Conference, Mar 2019, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unterstanding the impact of alternation on resistance evolution by the main of experimental evolution the case of Zymoseptoria tritici the causal gent of septoria leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deredec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of alternation on resistance evolution by the mean of experimental evolution : the case of Zymoseptoria tritici, the causal agent of septoria leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of multidrug resistance and risk assessment towards fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research monitoring and resistance management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Phytopathological society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathological society of Japan, Mar 2019, Tokio, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance selection towards quinone inside inhibitor dungicides (QiLs) in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance towards SDHI fungicides in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American-Phytopathological-Society (APS) Plant Health Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cleveland, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la sélection de la résistance MDR chez Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2018, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et gérer la résistance aux fongicides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Jean Chevauchon JJC2018 - Rencontres de Phytopathologie &amp; Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocellular laccases from three Botrytis cinerea strains. The difference in their activities is not related to their catalytic protein part.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quijada-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de la résistance multidrogues (MDR) et prévention du risque de résistance aux antiseptoriose chez Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFM (Société Française de Microbiologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dublin, Ireland. p.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatiotemporal dynamics of resistance and its drivers in the pathogenic fungus Zymoseptoria tritici in France revealed by statistical analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la résistance aux fongicides chez Zymoseptoria tritici en France : contrastes et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpentier Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisateurs du congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et réduire les risques de sélection de résistances : de la théorie à la pratique, des pistes pour améliorer la durabilité des PPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la Résistance aux Produits de Protection des Plantes (PPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several mutations of Zymoseptoria tritici field strains lead to MFS1 overexpression and multi-drug-resistance (MDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to fungicides in the wheat pathogen Zymoseptoria tritici: a multidisciplinary study of multi drug resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th national meeting of the SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of fungicide resistance in French populations of Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic and activity characterization of exocellular laccases from Botrytis cinerea strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quijada-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chermandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macrowine 2016, Jun 2016, Changins, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide resistance in Botrytis cinerea: updates on resistance mechanisms and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pollastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sana Cruz, Chile. p.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation raisonnée des fongicides et apport des biofongicides pour lutter contre la fusariose des épis de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Atanasova-Penichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Ustilago nuda towards SDHIs in France: old or new story ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. international Conference on Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances du piétin-verse aux fongicides (AFPP) et dynamique des épidémies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 11ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France. p.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude au champ de l'efficacité et de la pression sélective exercee par des associations fongicides sur la sensibilité des populations de Zymoseptoria tritici ces dernières années en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of multi-drug-resistance (MDR) in Mycosphaerella graminicola (Zymoseptoria tritici) field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, pacific grove, United States. p.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la résistance aux Produits de Protection des Plantes (PPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes JER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dijon, France, 2-3 février 2015, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de type MDR chez l'agent de la septoriose du blé : dernières avancées sur un mode d'action original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la résistance aux SDHIS des populations françaises de Sclerotinia sclerotiorum et caractérisation des souches résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances du Pietin Verse aux fongicides (AFPP) et dynamique des epidémies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances de la Septoriose aux fongicides (AFPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Warangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et réduire les risques de sélection de résistances : de la théorie à la pratique, des pistes pour améliorer la durabilité des PPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes JER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dijon, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary fungicide applications sign for selection in Botrytis cinerea populations collected in the Champagne vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase Cyp684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MGMFS1 is the major membrane transporter involved in multiple drug resistance in Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Séville, Spain. p.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug-resistant phenotypes of Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la résistance aux Produits de Protection des Plantes (PPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Delye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of Botrytis cinerea population genetics: how agricultural environments shape population structure and consequences for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic characterization of Botrytis cinerea isolates from Chile with differet levels of strobilurin sensityvity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen C. Copier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime J. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene M. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela M. Esterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. p.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques de sélection de résistances : de la théorie à la pratique, des pistes pour améliorer la durabilité des PPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug resistant phenotypes of Mycosphaerella graminicola field isolates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450 monooxygenase Cyp684.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat and host-specific diffentiation in the multihost fungal pathogen Botryotinia fuckeliana and evidence for fungicide selection in populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic fungus Botrytris pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs A. Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide resistance in Botrytis cinerea: back and forth between field aspects and molecular mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. p.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of botryticides resistance in France and tools for resistance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patholux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mondorf-les-Bains, Luxembourg. p.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de suivi de la sensibilité de Botrytis cinerea aux fongicides Carboxamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.87-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des populations de Botrytis cinerea à l'échelle mondiale avec des marqueurs SNP neutres et sélectionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.33-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances du piétin-verse aux fongicides (AFPP) et dynamique des épidémies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l’espèce Botrytis pseudocinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence internationale sur les maladies des céréales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea, une nouvelle espèce distincte de B. cinerea responsable de la pourriture grise de la vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). Tour, FRA., Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance de type MDR chez l'agent de la septoriose du blé et évaluation du risque en pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du mécanisme MDR (Multidrug resistance) chez les souches de Mycosphaerella graminicola fortement résistantes aux fongicides IDM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances de la septoriose et de l'oïdium aux fongicides (AFPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Warangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence International sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la résistance aux fongicides chez Microdochium majus et nivale et conséquences pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. J. Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence International sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Qols and SDHIs in Populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolution of fungicide resistance in French populations of Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop protection in Southern Britain A.o.A. Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs A. Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to fungicides in populations of mycosphaerella graminicola: emergence of new phenotypes highly resistant to DMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.270 (638)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to fungicides in populations of Mycosphaerella graminicola:emergence of new phenotypes highly resistant to DMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité génétique de populations mondiales de Botritis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian L. Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de type MDR (MultiDrug Resistance) chez les champignons phytopathogènes : mythe ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la résistance aux fongicides au sein des populations françaises responsables de la fusariose des céréales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de Sclérotinia sclerotiorum aux fongicides utilisés sur colza : bilan de la surveillance du territoire de 2000 à 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Moisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of French powdery mildew populations infecting triticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig A. Bouguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'évolution de la sensibilité aux fongicides des populations de Botrytis cinerea en Gironde, Charentes et Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terrible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to DMI fungicides in Mycosphaerella graminicola correlates with mutations in the CYP51 Gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Reinhardsbruun Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field strategies to manage fungicide resistance in Mycosphaerella graminicola, the causal agent of wheat leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to DMI fungicides in Mycosphaerella graminicola correlates with mutations in the CYP51 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International rheinhardsbrunn symposium Friedrichroda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Thuringia, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULABOT:an interactive database to mnage Botrytis cinerea populations collections French populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Potron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV international Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple fungicide resistance in B. cinerea field strains in correlated with overexpression of efflux transport proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiwiorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution de la résistance aux fongicides au sein des populations de pourriture grise (Botrytis cinerea) en Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ilisescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Panon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et distribution de la résistance aux fongicides chez Botrytis cinerea dans le vignoble champenois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Panon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides in French populations of Septoria tritici, the causal agent of wheat leaf blotch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedngs of the Association of applied biologists meetings : in : Fungicide resistance: Are we winning the battle but losing the war?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAB, Sep 2006, Edinburgh, United Kingdom. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et distribution des souches résistantes aux fongicides chez les agents responsables du piétin-verse du blé en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des résistances aux fongicides chez l'oïdium du blé : résultats du groupe de travail AFPP 2001-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internatinale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'action des fongicides inhibiteurs de la biosynthèse des stérols et phénomènes de résistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des palntes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de Septoria tritici, l'agent de la septoriose du blé, aux fongicides : des gènes au champs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to fungicides in Botrytis cinerea populations in Champagne vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panon M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of teh wheat leaf blotch pathogen Septoria tritici to fungicides in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Moisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fuangicides and antifungal compiunds IV: 14th international Reinhardsbrunn symposium Friedrichroda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern fuangicides and antifungal compiunds IV: 14th international Reinhardsbrunn symposium Friedrichroda, Apr 2004, Thuringia, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité de Botrytis cinerea au boscalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Botrytis cinerea small RNAs a real threat for grapevine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Plant Pathogenic Sclerotiniaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MFS1: the complex nature of multidrug resistance in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IS-MPMI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CYP51 gene expression levels and haplotype diversity on resistance phenotypes of field isolates of cercospora beticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Caddoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Del Negro,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Blouquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04417378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal small RNAs: are they involved into host specialization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC2022 - 13ème Rencontres de phytopathologie &amp; mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could small interfering RNA be involved in host specialization in the grey mould fungus Botrytis cinerea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG15 European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Roma, Italy. p.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. , p.65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of resistance towards SDHIs in French populations of Sclerotinia sclerotiorum and characterization of resistant strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rémuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uberlandia, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th French society for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa-Cruz, Chile. , 178 p., 2016, Abstract book : XVII International Botrytis Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of recombination between MDR and specific resistance towards SDHIs in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Friedrichroda, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. Pest Management Science, 67 (1), pp.44-59, 2015, Pest Management Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance to the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of resistance towards SDHIs in French populations of Sclerotinia sclerotiorum and characterization of resistant strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 51 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary fungicide applications sign for selection in Botrytis cinerea populations collected in the Champagne vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase CYP684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new qPCR method for detection and quantification of Botrytis pseudocinerea in gray mold populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP markers to detect natural selection in a fungal genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and empirical advances in evolutionary genomics, Jacques Monod Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roscoff, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing grey mould in French vineyards in symatry with Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, pacific grove, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of emergent Septoria tritici isolates highly resistant to DMIs: efficacy of fungicides strategies and future insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Harpenden, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies on the sensitivity of Botrytis cinerea towards boscalid and polymorphism analysis of the putative target gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII international Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalaya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexix Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the MFS1 promotor is not the only driver of Multidrug resistance in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing multiple resistance above all: new insights for managing fungal adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Noly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion climatique sur l'efficacité des mycoinsecticides sur l'aleurode des serres, Trialeurodes vaporariorum, et conséquences au niveau du risque Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA), Nancy, FRA. 1999, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Control and Resistance Management of Botrytis Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity Within and Between Species of Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease decision support systems: their impact on disease management and durability of fungicide effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Mathieu Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungicides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2010, 978-953-307-266-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field strategies to manage fungicide resistance in Mycosphaerella graminicola, the causal agent of wheat leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG, 2008, 978-3-9412-6102-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG, 2008, 978-3-9412-6102-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance of Botrytis cinerea to fungicides in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Panon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds IV: 14th International Reinhardsbrunn Symposium Friedrichroda, Thuringia, Germany, April 25-29, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Crop Protection Council, 2005, 1-901396-39-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of the wheat leaf blotch pathogen Septoria tritici to fungicides in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds IV : Proceedings of an international symposium held on 25-29 april 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Crop Protection Council, 2005, 1-901396-39-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'acide 4-phénylbutyrique et/ou de l'acide 3-phénylbutyrique et/ou de l'acide 2-phénylbutyrique pour la prévention et le traitement des maladies cryptogamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2005221. Wo2021233961 - 25/11/2021. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the adaptation of phytopathogenic fungi to improve their management in the context of agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. INRAE, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04269606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptation aux fongicides des populations de Botrytis cinerea, agent de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00852740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptation aux fongicides des populations de Botrytis cinerea, agent de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Louis Pasteur (Strasbourg 1), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02804351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId710"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Sophie Walker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of key resistance alleles associated with DMI and SDHI fungicide resistance in European Zymoseptoria tritici populations in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aldén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 132 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41348-024-01049-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Inactivation in agriculture: combating fungal phytopathogens resistant to conventional treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jernej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle S M Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1117-1128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-024-00579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing multiple resistance above all: New insights for managing fungal adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Noly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.e16614. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic next⁃generation sequencing (mNGS) data reveals the phyllosphere microbiome of wheat plants infected by the fungal pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso-Bergadà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-02-22-0008-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal alternation can be beneficial for durability but at the cost of generalist resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Despréaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dérédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.180. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S42003-023-04550-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPTODUR - Contribution à la durabilité de la lutte génétique et chimique contre la Septoriose du blé dur par la caractérisation des populations du complexe d’espèces responsable de cette maladie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Caparroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84, pp.44-58. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ncj0-em61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed evolution predicts cytochrome b G37V target site modification as probable adaptive mechanism towards the QiI fungicide fenpicoxamid in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (03), pp.1117-1132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Efficient-Dose Mixtures a Solution to Reduce Fungicide Load and Delay Evolution of Resistance? An Experimental Evolutionary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.2324. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale study validates that regional fungicide applications are major determinants of resistance evolution in the wheat pathogen Zymoseptoria tritici in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (6), pp.3508-3521. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.2355-2366. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0302-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4p Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (6), pp.2697-2709. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.6275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4p Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupayage,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « mots » de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laccases 2 & 3 as biomarkers of Botrytis cinerea infection in sweet white wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vialaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 315, pp.126233. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer les résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 464, pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall stability in the genetic structure of a Zymoseptoria tritici population from epidemic to interepidemic stages at a small spatial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (2), pp.423 - 436. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-01666-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of fungicide resistance in the wheat pathogen Zymoseptoria tritici in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (7), pp.1794-1807. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of abscisic acid in fungi: identification of a sesquiterpene cyclase as the key enzyme in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.2469 - 2482. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classification unifiée des produits de protection des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 716, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effect on extracellular laccase activities from Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Quijada Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.241-251. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et gérer la résistance aux fongicides? La résistance de certaines maladies aux fongicides exige une utilisation raisonnée des traitements avec la mise en oeuvre de stratégies adaptées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 719 Décembre, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal adaptation to contemporary fungicide applications: the case of Botrytis cinerea populations from Champagne vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1919-1935. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the MFS1 Promoter Leads to Multidrug Resistance in the Wheat Pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (5), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00393-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashionably late partners have more fruitful encounters: Impact of the timing of co-infection and pathogenicity on sexual reproduction in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.40 - 49. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and challenges in pesticide resistance detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p (reflection And Research On Resistance To Pesticides)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (10), pp.834-853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a unified nomenclature for target-site mutations associated with resistance to fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Mair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lopez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Stammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (8), pp.1449-1459. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide efflux and the MgMFS1 transporter contribute to the multidrug resistance phenotype in Zymoseptoria tritici field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2805 - 2823. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JÉR 2015 à Dijon, les résistances sur le grill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. R4p</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhibiteurs respiratoires du complexe III résisteront-ils tous ? Présentation des substances utilisées comme fongicides, acaricides ou médicaments et qui peuvent être en butte à la résistance de bioagresseurs. Quelles sont ces résistances, que faire face à elles ? Le point.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 684 (Mai), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusariose des épis du blé: faire évoluer la lutte fongicide. Bilan du volet &amp;quot;Utilisation raisonnée des fongicides et approt des biofongicides pour lutter contre la fusariose des épis de blé&amp;quot; du programme EcoFusa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflorescences vs leaves: a distinct modulation of carbon metabolism process during Botrytis infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Vatsa-Portugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154 (1), pp.162-177. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusariose des épis du blé : faire évoluer la lutte fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 686, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness measurement reveals contrasting costs in homologous recombinant mutants of Botrytis cinerea resistant to succinate dehydrogenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première à Avignon, les JÉR, journées d'échanges sur les résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 670, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-directed mutagenesis of the P225, N230 and H272 residues of succinate dehydrogenase subunit B from Botrytis cinerea highlights different roles in enzyme activity and inhibitor binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2253-2266. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a rapid multiplex SSR genotyping method to study populations of the fungal plant pathogen Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, p. 373. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-7-373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vineyards provide information that opens ways for effective resistance management of Botrytis cinerea (grey mould)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (6), pp.667 - 678. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide resistance status in french populations of the wheat eyespot fungi Oculimacula acuformis and Oculimacula yallundae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of fungicides and modulators of membrane drug transporters in field strains of Botrytis cinerea displaying multidrug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.683 - 693. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis, la vigne voit double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 659 (Décembre), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Fenhexamid-Resistant Botrytis cinerea Causing Gray Mold on Heurchera in a North American Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. G. Moorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (1), pp.147-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fenhexamid et la vigne, mécanismes de résistance décryptés chez l'agent de la pourriture grise. Quelles conséquences pratiques au vignoble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 648, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de raisonnement pour limiter et rendre durable la lutte chimique contre les bioagresseurs en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Printz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xz4y-vq72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic characterization of Chilean isolates of Botrytis cinerea with different levels of sensitivity to fenhexamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela M. Esterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia C. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (3), pp.414-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two promoter rearrangements in a drug efflux transporter gene are responsible for the appareance and spread of multidrug resistance phenotype MDR2 in Botrytis cinerea isolates in French and German vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Mernke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (10), pp.1176-1183. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of host-range expansion from new powdery mildew (Blumeria graminis) infections of triticale (xTriticosecale) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig A. Bouguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (02), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mechanisms account for resistance to sterol 14α-demethylation inhibitors in field isolates of Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (01), pp.44-59. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fludioxonil on Botrytis cinerea and on grapevine defence response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Noelle A. N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (1), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-9049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing gray mold in french vineyards in sympatry with botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (12), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-11-0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Botrytis cinerea sensitivity to pyrrolnitrin, an antibiotic produced by biological control agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.353-363. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-010-9333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septoriose et résistance aux fongicides. Enseignements de la saison 2010, notamment concernant les souches émergentes sur blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 641 (février), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fongicides affectant les processus respiratoires. Episode 2 - Modes d'action et phénomènes de résistance chez les fongicides unisites inhibiteurs du complexe III (Qol et Qil), et phénomènes de type MDR (multidrug resistance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 632 (Mars), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in the sex ability of worldwide clonal populations of Puccinia striiformis f.sp tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (10), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fenhexamid effectiveness against grey mould on grapevine: respective role of spray timing, fungicide resistance and plant defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (10), pp.1162-1167. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fongicides affectant les processus respiratoires. Episode 1 - Modes d'action et phénomènes de résistance chez les anciennes substances (multisites et unisites affectant la biodisponibilité de l'ATP) et les nouvelles de type SDHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 631 (Février), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanisms of resistance to respiratory inhibitors in field strains of Botrytis cinerea, the causal agent of gray mold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Leroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (19), pp.6615-6630. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00931-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium, le cas triticale est riche d'enseignements. Caractérisation des populations d'oïdium infestant le triticale : révélation d'une nouvelle entité à l'origine de cette maladie émergente, et ses conséquences pour la sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig A. Bouguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 629 (Décembre), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide-driven evolution and molecular basis of multidrug resistance in field populations of the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Leroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mosbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (12), 13 p. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of resistance to strobilurin fungicides in Microdochium nivale and Microdochium majus from French naturally infected wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (8), pp.906-915. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux fongicides de type MDR. La MDR, multi drug resistance : mythe ou réalité ? Botrytis, piétin-verse et septoriose sur la sellette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 629 (Dec.), pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Integrated control in protected crops, mediterranean climate, 49, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in the CYP51 gene correlated with changes in sensitivity to sterol 14 alpha-demethylation inhibitors in field isolated of Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (7), pp.688-698. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septoriose du blé tendre d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'Observatoire des résistances piloté par un groupe de travail AFPP entre 2001 et 2005, et perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et distribution des souches résistantes dans le vignoble champenois... en première ligne sur la question !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Panon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetic Basis of Resistance to Anticoagulants in Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Rost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja Hünerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Heiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (4), pp.1839-1847. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.040360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septoriose du blé en France en 2004. Les strobilurines en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 579, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium du blé: quelles résistances aux fongicides en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 577, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septoriose du blé. Caractéristiques et distribution des souches de Septoria tritici résistantes aux fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 574, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug resistance in the fungal wheat pathogen Zymoseptoria tritici: a hint to complex mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating genetic diversity and DMI resistance in French Cercospora beticola populations with both neutral and selected genetic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Blouquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Caddoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’IIRB (International Institute of Sugar Beet Research) Study Group Meeting Pests and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05322028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposé des cas émergents en France de résistance aux fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JER - Journées d’Echanges sur les Résistances aux produits de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Campus de la Doua, Villeurbanne, France. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale screen of potential MDR isolates in contemporary Zymoseptoria tritici populations reveals genotypic and phenotypic diversity suggesting multiple molecular mechanisms involved in MDR field strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and anti-fungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a Major wheat pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Amezrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Reinhardsbrunn symposium on modern fungicides and andi-fungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DpG, Apr 2023, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic pleiotropic effects reduce adaptation in a major wheat pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amezrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity suggesting multiple mechanisms involved in MDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 TH EUROPEAN CONFERENCE ON FUNGAL GENETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susanne Zeilinger-Migsich; Hubertus Haas, Mar 2023, Innsbruck,, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of resistance risk to the Qol fungicide metyltetraprole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Serot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting resistance by alternating of mixing fungicides? Resistance status trumps both management strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Noly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Internatianal Reinhardsbrurnn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Frierichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale screen of contemporary Zymoseptoria tritici populations suggests multiple molecular mechanisms involved in MDR field strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference in fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECFG, Mar 2023, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen of potential multi-drug resistant Zymoseptoria tritici field isolates reveals genotypic and phenotypic diversity, suggesting multiples mechanisms involves in MDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG16 - 16th European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECFG, Mar 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du statut de la résistance et efficacité des stratégies de gestion chez le champignon phytopathogène Zymoseptoria tritici : apport de l’évolution expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpentier F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA - Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance status does matter to maximise heterogeneity in selection for fungicide adaptation : an experimental evolution study of a plant pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth (virtual), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of multiple fungicide resistance in French populations of Cercospora beticola: from population status to resistance mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Blouquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th International institute of SugaR Beet (IIRB) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRRB, Jun 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic pleiotropic effecs reduce adaptation in a major wheat pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amezrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to fungicides : from population dynamics to the prediction and management of resistance. The case of Zymoseeptoria tritici.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE Satellite Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *, Sep 2022, Kiel (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill and style to maximise heterogeneity in selection to fungicide adaptation. Resistance status does matter. An experimental evolution study of a plant pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wüllschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and host specialization in Botrytis species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st joint Botrytis Sclerotinia symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusariose des épis des céréales à paille : synthèse de 10 années de recherche pour une meilleure gestion intégrée de la maladie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis - Institut du Végétal, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of multidrug resistance and risk assessment towards fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesing the risk of resistance towards SDHIs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant health 2019, American society of phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American society of phytopathology, Aug 2019, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fungal Genetics Conference, Mar 2019, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unterstanding the impact of alternation on resistance evolution by the main of experimental evolution the case of Zymoseptoria tritici the causal gent of septoria leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deredec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCLB19, May 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of alternation on resistance evolution by the mean of experimental evolution : the case of Zymoseptoria tritici, the causal agent of septoria leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of multidrug resistance and risk assessment towards fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance selection towards quinone inside inhibitor dungicides (QiLs) in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Reinhardsbrunn symposium. Modern fungicides and antifungal compounds IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG Spectrum phytomedizin, Apr 2019, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research monitoring and resistance management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Phytopathological society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathological society of Japan, Mar 2019, Tokio, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance towards SDHI fungicides in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American-Phytopathological-Society (APS) Plant Health Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cleveland, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la sélection de la résistance MDR chez Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2018, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir et gérer la résistance aux fongicides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Jean Chevauchon JJC2018 - Rencontres de Phytopathologie &amp; Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocellular laccases from three Botrytis cinerea strains. The difference in their activities is not related to their catalytic protein part.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quijada-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de la résistance multidrogues (MDR) et prévention du risque de résistance aux antiseptoriose chez Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Nov 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cereal leaf blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dublin, Ireland. p.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug resistance in the wheat pathogen Zymoseptoria tritici - a question of repeated elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFM (Société Française de Microbiologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatiotemporal dynamics of resistance and its drivers in the pathogenic fungus Zymoseptoria tritici in France revealed by statistical analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la résistance aux fongicides chez Zymoseptoria tritici en France : contrastes et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpentier Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisateurs du congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux Produits de Protection des Plantes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et réduire les risques de sélection de résistances : de la théorie à la pratique, des pistes pour améliorer la durabilité des PPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la Résistance aux Produits de Protection des Plantes (PPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Mar 2017, Bordeaux, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several mutations of Zymoseptoria tritici field strains lead to MFS1 overexpression and multi-drug-resistance (MDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to fungicides in the wheat pathogen Zymoseptoria tritici: a multidisciplinary study of multi drug resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th national meeting of the SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deredec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of fungicide resistance in French populations of Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. p.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic and activity characterization of exocellular laccases from Botrytis cinerea strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quijada-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chermandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macrowine 2016, Jun 2016, Changins, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide resistance in Botrytis cinerea: updates on resistance mechanisms and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pollastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sana Cruz, Chile. p.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation raisonnée des fongicides et apport des biofongicides pour lutter contre la fusariose des épis de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Atanasova-Penichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence internationale sur les méthodes alternatives de protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Ustilago nuda towards SDHIs in France: old or new story ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. international Conference on Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances du piétin-verse aux fongicides (AFPP) et dynamique des épidémies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 11ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France. p.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude au champ de l'efficacité et de la pression sélective exercee par des associations fongicides sur la sensibilité des populations de Zymoseptoria tritici ces dernières années en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of multi-drug-resistance (MDR) in Mycosphaerella graminicola (Zymoseptoria tritici) field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, pacific grove, United States. p.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la résistance aux Produits de Protection des Plantes (PPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes JER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dijon, France, 2-3 février 2015, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de type MDR chez l'agent de la septoriose du blé : dernières avancées sur un mode d'action original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la résistance aux SDHIS des populations françaises de Sclerotinia sclerotiorum et caractérisation des souches résistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir et réduire les risques de sélection de résistances : de la théorie à la pratique, des pistes pour améliorer la durabilité des PPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes JER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dijon, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances du Pietin Verse aux fongicides (AFPP) et dynamique des epidémies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances de la Septoriose aux fongicides (AFPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Warangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary fungicide applications sign for selection in Botrytis cinerea populations collected in the Champagne vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase Cyp684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drugresistant phenotypes of Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MGMFS1 is the major membrane transporter involved in multiple drug resistance in Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Séville, Spain. p.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug-resistant phenotypes of Mycosphaerella graminicola field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la résistance aux Produits de Protection des Plantes (PPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Delye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of Botrytis cinerea population genetics: how agricultural environments shape population structure and consequences for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic characterization of Botrytis cinerea isolates from Chile with differet levels of strobilurin sensityvity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen C. Copier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime J. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene M. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela M. Esterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. p.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques de sélection de résistances : de la théorie à la pratique, des pistes pour améliorer la durabilité des PPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Échanges sur les Résistances aux produits de protection des plantes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Réflexion et de Recherche sur les Résistances aux Pesticides (R4P). FRA., Oct 2013, Avignon, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of molecular mechanisms underlying the multi-drug resistant phenotypes of Mycosphaerella graminicola field isolates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Aouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. p.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic fungus Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450 monooxygenase Cyp684.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat and host-specific diffentiation in the multihost fungal pathogen Botryotinia fuckeliana and evidence for fungicide selection in populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic fungus Botrytris pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by a cytochrome P450.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs A. Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn Symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungicide resistance in Botrytis cinerea: back and forth between field aspects and molecular mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. p.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of botryticides resistance in France and tools for resistance management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patholux,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mondorf-les-Bains, Luxembourg. p.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de suivi de la sensibilité de Botrytis cinerea aux fongicides Carboxamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.87-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des populations de Botrytis cinerea à l'échelle mondiale avec des marqueurs SNP neutres et sélectionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.33-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring SDHI resistance in Botrytis cinerea : from mutagenesis to enzymatic assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances du piétin-verse aux fongicides (AFPP) et dynamique des épidémies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du gène cyp684 responsable de la résistance au fenhexamid chez l’espèce Botrytis pseudocinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence internationale sur les maladies des céréales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance de type MDR chez l'agent de la septoriose du blé et évaluation du risque en pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea, une nouvelle espèce distincte de B. cinerea responsable de la pourriture grise de la vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). Tour, FRA., Dec 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du mécanisme MDR (Multidrug resistance) chez les souches de Mycosphaerella graminicola fortement résistantes aux fongicides IDM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du réseau d'essai de suivi des résistances de la septoriose et de l'oïdium aux fongicides (AFPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Warangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence International sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la résistance aux fongicides chez Microdochium majus et nivale et conséquences pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. J. Maufras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Maumené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 10ème Conférence International sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tours, France. p.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Qols and SDHIs in Populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolution of fungicide resistance in French populations of Mycosphaerella graminicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop protection in Southern Britain A.o.A. Biologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of resistance mechanisms to pyrrolnitrin and to iprodione in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakhr Ajouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis-Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon (COMUE). FRA., Sep 2011, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs A. Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to fungicides in populations of mycosphaerella graminicola: emergence of new phenotypes highly resistant to DMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Friedrichroda, Germany. pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutagenesis of sdhB and sdhD genes in Botrytis cinerea for functional analysis of ressistance to SDHIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve Lalève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Lachaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.270 (638)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to fungicides in populations of Mycosphaerella graminicola:emergence of new phenotypes highly resistant to DMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité génétique de populations mondiales de Botritis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian L. Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de type MDR (MultiDrug Resistance) chez les champignons phytopathogènes : mythe ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la résistance aux fongicides au sein des populations françaises responsables de la fusariose des céréales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de Sclérotinia sclerotiorum aux fongicides utilisés sur colza : bilan de la surveillance du territoire de 2000 à 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Moisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of French powdery mildew populations infecting triticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig A. Bouguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'évolution de la sensibilité aux fongicides des populations de Botrytis cinerea en Gironde, Charentes et Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terrible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique des populations de Botrytis cinerea dans les serres de tomate en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique et diversité des populations de Botrytis cinerea dans les vignobles français à l'échelle nationale et régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to DMI fungicides in Mycosphaerella graminicola correlates with mutations in the CYP51 Gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Reinhardsbruun Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field strategies to manage fungicide resistance in Mycosphaerella graminicola, the causal agent of wheat leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Reinhardsbrunn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Friedrichroda, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to DMI fungicides in Mycosphaerella graminicola correlates with mutations in the CYP51 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International rheinhardsbrunn symposium Friedrichroda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Thuringia, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of Botrytis cinerea populations in french vineyards at regional and national scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPULABOT:an interactive database to mnage Botrytis cinerea populations collections French populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Potron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV international Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, *, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from vegetable greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple fungicide resistance in B. cinerea field strains in correlated with overexpression of efflux transport proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wiwiorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et évolution de la résistance aux fongicides au sein des populations de pourriture grise (Botrytis cinerea) en Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ilisescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Panon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to fungicides in French populations of Septoria tritici, the causal agent of wheat leaf blotch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedngs of the Association of applied biologists meetings : in : Fungicide resistance: Are we winning the battle but losing the war?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAB, Sep 2006, Edinburgh, United Kingdom. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et distribution de la résistance aux fongicides chez Botrytis cinerea dans le vignoble champenois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Panon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et distribution des souches résistantes aux fongicides chez les agents responsables du piétin-verse du blé en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des résistances aux fongicides chez l'oïdium du blé : résultats du groupe de travail AFPP 2001-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internatinale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'action des fongicides inhibiteurs de la biosynthèse des stérols et phénomènes de résistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des palntes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de Septoria tritici, l'agent de la septoriose du blé, aux fongicides : des gènes au champs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale sur les maladies des plantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to fungicides in Botrytis cinerea populations in Champagne vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panon M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of teh wheat leaf blotch pathogen Septoria tritici to fungicides in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Moisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fuangicides and antifungal compiunds IV: 14th international Reinhardsbrunn symposium Friedrichroda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern fuangicides and antifungal compiunds IV: 14th international Reinhardsbrunn symposium Friedrichroda, Apr 2004, Thuringia, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité de Botrytis cinerea au boscalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Dec 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Botrytis cinerea small RNAs a real threat for grapevine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Plant Pathogenic Sclerotiniaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MFS1: the complex nature of multidrug resistance in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IS-MPMI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CYP51 gene expression levels and haplotype diversity on resistance phenotypes of field isolates of cercospora beticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Caddoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Del Negro,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Blouquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04417378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal small RNAs: are they involved into host specialization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC2022 - 13ème Rencontres de phytopathologie &amp; mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could small interfering RNA be involved in host specialization in the grey mould fungus Botrytis cinerea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG15 European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Roma, Italy. p.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of resistance selection towards Qil fungicides in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. , p.65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of resistance towards SDHIs in French populations of Sclerotinia sclerotiorum and characterization of resistant strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rémuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uberlandia, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th French society for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa-Cruz, Chile. , 178 p., 2016, Abstract book : XVII International Botrytis Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk of recombination between MDR and specific resistance towards SDHIs in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Reinhardsbrunn symposium on modern fungicides and antifungal compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Friedrichroda, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-drug-resistance (MDR) in septoria leaf blotch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. Pest Management Science, 67 (1), pp.44-59, 2015, Pest Management Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and biochemistry analyses of the natural resistance to the fungicide fenhexamid in the phytopathogenic fungus Botrytis pseudocinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C. Audeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of resistance towards SDHIs in French populations of Sclerotinia sclerotiorum and characterization of resistant strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Harpenden, United Kingdom. 51 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary fungicide applications sign for selection in Botrytis cinerea populations collected in the Champagne vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea is resistant to the fungicide fenhexamid due to detoxification by the cytochrome P450 monooxygenase CYP684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Reinhardsbrunn symposium on Modern Fungicides and Antifungal Compounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Friedrichroda, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new qPCR method for detection and quantification of Botrytis pseudocinerea in gray mold populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Azeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine, Helma Fillinger-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From enzyme to fungal development or how sdhB mutations impact respiration, fungicide resistance and fitness in the grey mold agent Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Laleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Toquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle D. Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Botrytis Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SNP markers to detect natural selection in a fungal genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and empirical advances in evolutionary genomics, Jacques Monod Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roscoff, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing grey mould in French vineyards in symatry with Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Le Pecheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, pacific grove, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of emergent Septoria tritici isolates highly resistant to DMIs: efficacy of fungicides strategies and future insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Harpenden, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Botrytis cinerea populations from tomato greenhouses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Turin, Italy. , Journal of Plant Pathology, 90, 2 (Supplement), S2-83-84, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro studies on the sensitivity of Botrytis cinerea towards boscalid and polymorphism analysis of the putative target gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII international Botrytis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Antalaya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion climatique sur l'efficacité des mycoinsecticides sur l'aleurode des serres, Trialeurodes vaporariorum, et conséquences au niveau du risque Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA), Nancy, FRA. 1999, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the MFS1 promotor is not the only driver of Multidrug resistance in Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Patry-Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing multiple resistance above all: new insights for managing fungal adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ugazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Noly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Control and Resistance Management of Botrytis Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity Within and Between Species of Botrytis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botrytis – the Fungus, the Pathogen and its Management in Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-23370-3. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23371-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease decision support systems: their impact on disease management and durability of fungicide effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Mathieu Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungicides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2010, 978-953-307-266-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field strategies to manage fungicide resistance in Mycosphaerella graminicola, the causal agent of wheat leaf blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maumené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG, 2008, 978-3-9412-6102-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of action of sterol biosynthesis inhibitors and resistance phenomena in fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPG, 2008, 978-3-9412-6102-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance of Botrytis cinerea to fungicides in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Panon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds IV: 14th International Reinhardsbrunn Symposium Friedrichroda, Thuringia, Germany, April 25-29, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Crop Protection Council, 2005, 1-901396-39-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of the wheat leaf blotch pathogen Septoria tritici to fungicides in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Gredt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern fungicides and antifungal compounds IV : Proceedings of an international symposium held on 25-29 april 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Crop Protection Council, 2005, 1-901396-39-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'acide 4-phénylbutyrique et/ou de l'acide 3-phénylbutyrique et/ou de l'acide 2-phénylbutyrique pour la prévention et le traitement des maladies cryptogamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2005221. Wo2021233961 - 25/11/2021. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the adaptation of phytopathogenic fungi to improve their management in the context of agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. INRAE, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04269606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptation aux fongicides des populations de Botrytis cinerea, agent de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00852740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et adaptation aux fongicides des populations de Botrytis cinerea, agent de la pourriture grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Louis Pasteur (Strasbourg 1), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02804351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId709"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kildea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ald&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-01049-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jernej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S M Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-024-00579-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caparroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Beaudouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vitry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ncj0-em61" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lal&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03940194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vialaret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01666-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102002v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Izquierdo-Bueno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14258" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00393-17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60BZ4BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (reflection And Research On Resistance To Pesticides)" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.06.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stammler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clark" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burnett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12781" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33MZC3ZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.03.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z870B390-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51KMW7VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kema" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-373" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remuson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gredt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3506" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PMTBKNL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3408" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A4064FFB3CDE31A78A6F4D18058F6DBD0B7CEC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0105-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R61LV8MM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019468v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. G. Moorman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. May" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Billard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lachaise" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Printz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xz4y-vq72" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-11-0104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000449v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSLT0VDT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mernke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dahm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve Lal&#232;ve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0046" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Esterio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Ramos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02379.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000560v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Noelle A. N. Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baillieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-9049" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Martinho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667382v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661769v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.07.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FBGJM24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2010.04.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPXBJSDK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668785v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gredt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Leroch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00931-10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kretschmer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mosbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000696" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668731v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1772" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9099037BBA74614C7AA638A3B597C9FDD94F8C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665317v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Albertini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1390" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPQTJFLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wilhelm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Panon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Pelz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rost" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja H&#252;nerberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fregin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Heiberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040360" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675912v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Bill" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681305v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214300v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patry-Leclaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05322028v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Blouquy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286821v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093508v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313991v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mosser" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275553v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250292v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier F." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275503v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pandini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barr&#232;s" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264850v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264758v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262592v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Omrane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ignace" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261468v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torriani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261694v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gazeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262582v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261666v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouch&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503318v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239338v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couleaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maumen&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Maufras" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249979v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301732v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quijada-Morin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia F." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239426v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gazeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287502v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignace" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301862v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791573v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239401v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Florence" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606624v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606194v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606161v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796869v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796760v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801254v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Oudot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chermandin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532610v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pollastro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300191v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourrey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536461v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micoud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remuson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742695v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796578v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535356v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740700v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744332v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740381v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743248v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Warangot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536571v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535243v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019587v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kema" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Azeddine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bach" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299474v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744310v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189688v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ouini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747397v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190653v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gamet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toquin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190680v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001616v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen C. Copier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime J. Auger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene M. Rosales" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747398v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190656v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190654v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189689v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189687v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004254v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s A. Laleve" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gamet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Toquin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004714v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004741v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000248v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019381v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190596v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toquin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachaise" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191163v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019117v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190698v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811143v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004764v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Couleaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019116v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004765v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Warangot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Delos" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004763v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. J. Maufras" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000582v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748327v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauvallet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000549v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999922v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000720v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814825v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752632v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Ducasse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623738v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617612v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623780v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Moisnard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Walker" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751721v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Coz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrible" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Bastard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752622v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758535v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Bach" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755421v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617128v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614502v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Potron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296064v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretschmer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiwiorra" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahn" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603902v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ilisescu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Panon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603637v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603822v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albertini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603626v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603894v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wilhelm" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603557v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albertini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603569v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295055v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panon M." TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592721v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caron" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592521v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215954v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214620v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04417378v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del Negro," TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283879v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787513v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289566v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;muson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289465v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536460v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739487v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800129v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289378v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rieux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189690v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190843v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fontaine" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189758v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190829v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745749v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822450v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614285v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v2" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexix Aulagnier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371887v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pitarch" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836944v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531611v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_10" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531610v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23371-0_6" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_6" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817815v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jobin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817862v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617176v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831694v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833791v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moinard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737579v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04269606v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00852740v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112067" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804351v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kildea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ald&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-024-01049-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jernej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S M Frost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-024-00579-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-22-0008-FI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caparroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Beaudouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vitry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ncj0-em61" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lal&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Young" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03940194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vialaret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01666-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102002v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Izquierdo-Bueno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14258" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le D. Debieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00393-17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Gazeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.05.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60BZ4BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (reflection And Research On Resistance To Pesticides)" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.06.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Mair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Stammler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clark" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Burnett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12781" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33MZC3ZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12287" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRQ2SBGJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.03.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z870B390-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Micoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toquin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51KMW7VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kema" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-373" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remuson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gredt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3506" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PMTBKNL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3408" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A4064FFB3CDE31A78A6F4D18058F6DBD0B7CEC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0105-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R61LV8MM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019468v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. G. Moorman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. May" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Billard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Lachaise" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Printz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xz4y-vq72" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela M. Esterio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Ramos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mernke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dahm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Laleve Lal&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02379.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2028" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSLT0VDT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Noelle A. N. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baillieul" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-9049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-11-0104" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-010-9333-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Martinho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667382v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661769v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.07.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FBGJM24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baillieul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2010.04.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPXBJSDK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668785v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gredt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Leroch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00931-10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kretschmer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mosbach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000696" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668731v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1772" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9099037BBA74614C7AA638A3B597C9FDD94F8C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665317v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Albertini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1390" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPQTJFLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wilhelm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Panon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Pelz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rost" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja H&#252;nerberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fregin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Heiberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040360" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675912v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Bill" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681305v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214300v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patry-Leclaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05322028v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Blouquy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286821v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286767v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314029v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amezrou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093508v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313991v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mosser" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275553v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250292v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier F." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275503v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pandini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barr&#232;s" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312259v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264850v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264758v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262592v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Omrane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ignace" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261468v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torriani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261694v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gazeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261666v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouch&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262582v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503318v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239338v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couleaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maumen&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Maufras" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249979v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301732v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quijada-Morin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia F." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239426v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gazeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301862v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fouche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meunier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287502v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignace" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791573v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239401v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Florence" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606624v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606194v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606161v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796869v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Audeon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796760v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801254v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Oudot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chermandin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532610v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pollastro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300191v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourrey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536461v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micoud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remuson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742695v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796578v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535356v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740700v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744332v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536571v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740381v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743248v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Warangot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535243v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019587v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kema" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Azeddine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Bach" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299474v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744310v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189688v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ouini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747397v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190653v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gamet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toquin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190680v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001616v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen C. Copier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime J. Auger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene M. Rosales" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747398v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190654v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190656v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189689v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189687v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004254v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s A. Laleve" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gamet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Toquin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004714v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004741v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000248v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019381v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190596v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Toquin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lachaise" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191163v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019117v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190698v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger-David" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004764v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Couleaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811143v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019116v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004765v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Warangot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Delos" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004763v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. J. Maufras" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000582v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748327v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauvallet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000476v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000549v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999922v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000720v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814825v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752632v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Ducasse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623738v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617612v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623780v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Moisnard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Walker" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751721v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Coz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrible" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Bastard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756420v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755519v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752622v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758535v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Bach" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Fritz" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755421v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617128v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821032v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614502v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Potron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756512v2" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296064v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretschmer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiwiorra" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahn" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603902v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ilisescu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Panon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603822v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albertini" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603637v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603626v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603894v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wilhelm" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603557v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albertini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603569v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295055v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panon M." TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592721v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caron" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592521v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215954v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vergne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214620v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04417378v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del Negro," TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283879v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787513v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289566v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;muson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289465v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536460v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739487v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800129v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289378v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rieux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189690v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190843v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fontaine" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189758v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190829v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745749v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822450v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755640v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614285v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836944v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371887v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pitarch" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531611v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-23371-0" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_10" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531610v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23371-0_6" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23371-0_6" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817815v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jobin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817862v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617176v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831694v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833791v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Moinard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737579v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04269606v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00852740v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA112067" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804351v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>