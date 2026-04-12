--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -582,265 +582,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
+                <w:t xml:space="preserve">On the Half-Space Matching Method for Real Wavenumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
+                <w:t xml:space="preserve">Simon N Chandler-Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1459216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087232v1</w:t>
+                <w:t xml:space="preserve">hal-03427382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Half-Space Matching Method for Real Wavenumber</w:t>
+                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon N Chandler-Wilde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (4), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.512-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1459216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427382v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell's equations with hypersingularities at a conical plasmonic tip</w:t>
               </w:r>
@@ -1181,51 +1181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-scaling method for the complex plasmonic resonances of planar subwavelength particles with corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monteghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (7), pp.1093-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,213 +2754,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation condition for a non-smooth interface between a dielectric and a metamaterial</w:t>
+                <w:t xml:space="preserve">Strongly oscillating singularities for the interior transmission eigenvalue problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19(10), pp.104004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/10/104004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651008v1</w:t>
+                <w:t xml:space="preserve">hal-00937690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly oscillating singularities for the interior transmission eigenvalue problem</w:t>
+                <w:t xml:space="preserve">Radiation condition for a non-smooth interface between a dielectric and a metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937690v1</w:t>
+                <w:t xml:space="preserve">hal-00651008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles in acoustic waveguides becoming &amp;quot;invisible&amp;quot; at given frequencies</w:t>
               </w:r>
@@ -3789,51 +3789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (6), pp.2048-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Dakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcène Chorfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5836,281 +5836,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study at high frequencies of a stratified waveguide</w:t>
+                <w:t xml:space="preserve">A limiting absorption principle for scattering problems with unbounded obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Caloz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (14), pp.1089--1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461544v1</w:t>
+                <w:t xml:space="preserve">hal-01008796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limiting absorption principle for scattering problems with unbounded obstacles</w:t>
+                <w:t xml:space="preserve">Study at high frequencies of a stratified waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tillequin</w:t>
+                <w:t xml:space="preserve">Gabriel Caloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.66 (2001) 231-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008796v1</w:t>
+                <w:t xml:space="preserve">hal-00461544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized mode matching method for scattering problems with unbounded obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (4), pp.1611-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331 (12), pp.977-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6480,51 +6480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A singular field method for the solution of Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6584,51 +6584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale et singularités d'un problème de transmission non coercif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6804,64 +6804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided modes of integrated optical guides. A mathematical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60 (3), pp.225-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6920,51 +6920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guided mode in the range of the radiation modes for a rib waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28 (1), pp.41-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7780,51 +7780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8130,51 +8130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunisia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Nondestructive Characterization of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8346,51 +8346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8454,51 +8454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting of the GDR 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8994,51 +8994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de modes guidés en optique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI, May 1992, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9076,51 +9076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes guidés dans un milieu stratifié perturbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI, May 1991, Royan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9616,51 +9616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10387,51 +10387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Cours MIA 102 - Année 2022-2023, France. 2021, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10768,51 +10768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087360v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amond Allouko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969739v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573706v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbaa020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692297v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371163v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Nazarov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Taskinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbeutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/104004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771013050047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585361v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.08.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drissi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505000649" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x04002304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dahi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502001829" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014437813575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4R15HLR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillequin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QD4Q362-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01001005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01373-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8QDW515-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139999352420" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01762-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C5D6E8C26070401E90B35428AB29E29F738253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80241-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C00J8G8P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/60.3.225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BR37KSKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536X/28/1/008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5C4CNM4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/52.3.271" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-MN610LSS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010197v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Starling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670170502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9C2QFKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0521082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Nazarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810961v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pernet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087360v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amond Allouko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969739v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573706v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbaa020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692297v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371163v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Nazarov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Taskinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbeutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/104004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771013050047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585361v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.08.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drissi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505000649" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x04002304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dahi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502001829" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014437813575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4R15HLR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.259" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QD4Q362-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01001005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01373-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8QDW515-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139999352420" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01762-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C5D6E8C26070401E90B35428AB29E29F738253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80241-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C00J8G8P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/60.3.225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BR37KSKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536X/28/1/008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5C4CNM4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/52.3.271" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-MN610LSS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010197v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Starling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670170502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9C2QFKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0521082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Nazarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810961v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pernet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>