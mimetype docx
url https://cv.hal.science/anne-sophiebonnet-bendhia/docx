--- v1 (2026-04-12)
+++ v2 (2026-05-26)
@@ -1266,226 +1266,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapped modes and reflectionless modes as eigenfunctions of the same spectral problem</w:t>
+                <w:t xml:space="preserve">Mesh requirements for the finite element approximation of problems with sign-changing coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Camille Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.801-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-017-0923-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692297v2</w:t>
+                <w:t xml:space="preserve">hal-01335153v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh requirements for the finite element approximation of problems with sign-changing coefficients</w:t>
+                <w:t xml:space="preserve">Trapped modes and reflectionless modes as eigenfunctions of the same spectral problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335153v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect transmission invisibility for waveguides with sound hard walls</w:t>
               </w:r>
@@ -1683,77 +1683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Perfectly Matched Layers at corners for scattering problems with sign-changing coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 322, pp.224-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,434 +2754,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly oscillating singularities for the interior transmission eigenvalue problem</w:t>
+                <w:t xml:space="preserve">Radiation condition for a non-smooth interface between a dielectric and a metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937690v1</w:t>
+                <w:t xml:space="preserve">hal-00651008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation condition for a non-smooth interface between a dielectric and a metamaterial</w:t>
+                <w:t xml:space="preserve">Strongly oscillating singularities for the interior transmission eigenvalue problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19(10), pp.104004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/10/104004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651008v1</w:t>
+                <w:t xml:space="preserve">hal-00937690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles in acoustic waveguides becoming &amp;quot;invisible&amp;quot; at given frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the numerical computation of nonlinear normal modes for reduced-order modelling of conservative vibratory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergei Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics / Akusticheskii zhurnal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063771013050047⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.520-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937689v1</w:t>
+                <w:t xml:space="preserve">hal-00772317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical computation of nonlinear normal modes for reduced-order modelling of conservative vibratory systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstacles in acoustic waveguides becoming &amp;quot;invisible&amp;quot; at given frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (2), pp.520-539. </w:t>
+              <w:t xml:space="preserve">Acoustical Physics / Akusticheskii zhurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59(6), pp.633--639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063771013050047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772317v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-coercivity for scalar interface problems between dielectrics and metamaterials</w:t>
               </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46, pp.1363-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Harmonic Acoustic Scattering in a Complex Flow: a Full Coupling Between Acoustics and Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,627 +3395,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00970817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reflecting boundary conditions for acoustic propagation in ducts with acoustic treatment and mean flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative to Dirichlet-to-Neumann maps for waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Poernomo Sari</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3108⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (17-18), pp.1005-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717640v1</w:t>
+                <w:t xml:space="preserve">hal-00585361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of T-coercivity to study the interior transmission eigenvalue problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-reflecting boundary conditions for acoustic propagation in ducts with acoustic treatment and mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poernomo Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.05.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (11), pp.1360-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742124v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of acoustic propagation in 2D duct flows: A low frequency approach</w:t>
+                <w:t xml:space="preserve">On the use of T-coercivity to study the interior transmission eigenvalue problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lauris Joubert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218202511005271⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (11-12), pp.647-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849576v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of the junction of two acoustic open waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (6), pp.2048-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/100811374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to Dirichlet-to-Neumann maps for waveguides</w:t>
+                <w:t xml:space="preserve">Stability of acoustic propagation in 2D duct flows: A low frequency approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 349 (17-18), pp.1005-1009. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.1121-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s0218202511005271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585361v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low Mach model for time harmonic acoustics in arbitrary flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time harmonic wave diffraction problems in materials with sign-shifting coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4296,51 +4296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances of an elastic plate coupled with a compressible confined flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62 (2), pp.105-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4504,51 +4504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new compactness result for electromagnetic waves. Application to the transmission problem between dielectrics and metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4589,651 +4589,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of an elastic plate in a compressible confined fluid</w:t>
+                <w:t xml:space="preserve">Time-harmonic acoustic propagation in the presence of a shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qjmam/hbm015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876224v1</w:t>
+                <w:t xml:space="preserve">hal-00876232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-field formulations for wave transmission between media with opposite sign dielectric constants</w:t>
+                <w:t xml:space="preserve">Acoustic propagation in a flow: numerical simulation of the time-harmonic regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Duclairoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:072201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.01.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876230v1</w:t>
+                <w:t xml:space="preserve">hal-00976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic acoustic propagation in the presence of a shear flow</w:t>
+                <w:t xml:space="preserve">Resonances of an elastic plate in a compressible confined fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.428-439. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (4), pp.397-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qjmam/hbm015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876232v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propagation in a flow: numerical simulation of the time-harmonic regime.</w:t>
+                <w:t xml:space="preserve">Two- and three-field formulations for wave transmission between media with opposite sign dielectric constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.408-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc:072201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976953v1</w:t>
+                <w:t xml:space="preserve">hal-00876230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t>
+                <w:t xml:space="preserve">Régularisation de l'équation de Galbrun pour l'aéroacoustique en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bécache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+                <w:t xml:space="preserve">Anne Sophie Bonnet-Bendhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/040617741⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876236v1</w:t>
+                <w:t xml:space="preserve">hal-00979007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de l'équation de Galbrun pour l'aéroacoustique en régime transitoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Berriri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Volume 5, Special Issue TAM TAM'05, november 2006, pp.65-79. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (3), pp.1191-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.1855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/040617741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979007v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of the acoustic diffraction by a muffler containing perforated ducts</w:t>
               </w:r>
@@ -5317,235 +5317,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of muffler's transmission losses by a homogenized finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Gmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42 (1), pp.409-433. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (3), pp.447-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/s0036142903420984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s0218396x04002304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876246v1</w:t>
+                <w:t xml:space="preserve">hal-00876248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of muffler's transmission losses by a homogenized finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Gmati</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12 (3), pp.447-474. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (1), pp.409-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0218396x04002304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/s0036142903420984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876248v1</w:t>
+                <w:t xml:space="preserve">hal-00876246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non elliptic spectral problem related to the analysis of superconductive micro-strip lines</w:t>
               </w:r>
@@ -5661,51 +5661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (5), pp.625-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5836,281 +5836,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limiting absorption principle for scattering problems with unbounded obstacles</w:t>
+                <w:t xml:space="preserve">Study at high frequencies of a stratified waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tillequin</w:t>
+                <w:t xml:space="preserve">Gabriel Caloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.66 (2001) 231-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008796v1</w:t>
+                <w:t xml:space="preserve">hal-00461544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study at high frequencies of a stratified waveguide</w:t>
+                <w:t xml:space="preserve">A limiting absorption principle for scattering problems with unbounded obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Caloz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (14), pp.1089--1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461544v1</w:t>
+                <w:t xml:space="preserve">hal-01008796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized mode matching method for scattering problems with unbounded obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (4), pp.1611-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6254,234 +6254,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of conductive and superconductive transmission lines</w:t>
+                <w:t xml:space="preserve">Diffraction par un obstacle situé dans un réseau de plaques semi-infinies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 60 (6), pp.2087-2113. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 331 (12), pp.977-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0036139999352420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009815v1</w:t>
+                <w:t xml:space="preserve">hal-01009269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction par un obstacle situé dans un réseau de plaques semi-infinies</w:t>
+                <w:t xml:space="preserve">Mathematical analysis of conductive and superconductive transmission lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Tillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 60 (6), pp.2087-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036139999352420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01762-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01009269v1</w:t>
+                <w:t xml:space="preserve">hal-01009815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A singular field method for the solution of Maxwell's equations</w:t>
               </w:r>
@@ -6584,51 +6584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale et singularités d'un problème de transmission non coercif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6713,51 +6713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duterte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (5), pp.755-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6804,64 +6804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided modes of integrated optical guides. A mathematical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60 (3), pp.225-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6920,51 +6920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guided mode in the range of the radiation modes for a rib waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28 (1), pp.41-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7095,233 +7095,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency asymptotics of guided modes in optical fibres</w:t>
+                <w:t xml:space="preserve">Guided Waves by Electromagnetic Gratings and Non-Uniqueness Examples for the Diffraction Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+                <w:t xml:space="preserve">Felipe Starling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 52 (3), pp.271-287. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 17 (5), pp.305-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/52.3.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.1670170502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010215v1</w:t>
+                <w:t xml:space="preserve">hal-01010197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Waves by Electromagnetic Gratings and Non-Uniqueness Examples for the Diffraction Problem</w:t>
+                <w:t xml:space="preserve">High frequency asymptotics of guided modes in optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Starling</w:t>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 17 (5), pp.305-338. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 52 (3), pp.271-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.1670170502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/52.3.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010197v1</w:t>
+                <w:t xml:space="preserve">hal-01010215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Analysis of the Guided Modes of an Optical Fiber</w:t>
               </w:r>
@@ -7888,64 +7888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Nazarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7996,77 +7996,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic cavity modes: black-hole phenomena captured by Perfectly Matched Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piers 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,159 +8301,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a SAFE-PML technique for modeling two-dimensional open elastic waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+                <w:t xml:space="preserve">Time-harmonic acoustic scattering in a complex flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hazard</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1311-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810961v1</w:t>
+                <w:t xml:space="preserve">hal-00810834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of elastic propagation modes in open stratified waveguides</w:t>
+                <w:t xml:space="preserve">On the use of a SAFE-PML technique for modeling two-dimensional open elastic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
@@ -8471,689 +8484,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting of the GDR 2501</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. 1p</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947973v1</w:t>
+                <w:t xml:space="preserve">hal-00810961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic acoustic scattering in a complex flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">Finite element computation of elastic propagation modes in open stratified waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Peynaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th Meeting of the GDR 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810834v1</w:t>
+                <w:t xml:space="preserve">hal-00947973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le calcul numérique des modes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 20111 - 20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition aux limites transparente pour la propagation acoustique dans un guide recouvert d'un matériau absorbant en présence d'un écoulement uniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poernomo Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Chambeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL ANALYSIS OF TIME-DEPENDENT GALBRUN EQUATION IN AN INFINITE DUCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Providence (RI), Brown University, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de modes guidés en optique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI, May 1992, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes guidés dans un milieu stratifié perturbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI, May 1991, Royan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9163,51 +9163,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de conditions transparentes pour les guides d’ondes électromagnétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9249,51 +9249,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération CIEDS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9303,124 +9303,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the Half-Space Matching method with Robin traces on a convex polygonal scatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohanes Tjandrawidjaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxwell's equations: Analysis and numerics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, De Gruyter, 2019, Radon Series on Computational and Applied Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793511v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9430,51 +9430,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of transparent conditions for electromagnetic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9509,51 +9509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Parigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9563,65 +9563,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rellich-type theorem for the Helmholtz equation in a junction of stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Al Humaikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9630,85 +9630,85 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037634v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped modes in electromagnetic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9730,51 +9730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9784,157 +9784,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et analyse mathématique d'un modèle approché pour la propagation d'ondes acoustiques dans un tuyau mince parcouru par un fluide en écoulement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-6363, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9946,87 +9946,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5486, INRIA. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,130 +10038,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4690, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of guided water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1629, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10171,315 +10171,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de cours sur les méthodes variationnelles pour l'analyse et la résolution de problèmes non coercifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764649v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux équations aux dérivées partielles hyperboliques et à leur approximation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. ENSTA Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils élémentaires d'analyse pour les Equations aux Dérivées Partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Cours MIA 102 - Année 2022-2023, France. 2021, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation dans les guides d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10488,140 +10488,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. ENSTA Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils élémentaires d'Analyse pour les Equations aux Dérivées Partielles (version 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10768,51 +10768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087360v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amond Allouko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969739v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573706v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbaa020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692297v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371163v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Nazarov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Taskinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbeutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/104004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771013050047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585361v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.08.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drissi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505000649" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x04002304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dahi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502001829" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014437813575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4R15HLR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.259" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QD4Q362-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01001005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01373-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8QDW515-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139999352420" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01762-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C5D6E8C26070401E90B35428AB29E29F738253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80241-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C00J8G8P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/60.3.225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BR37KSKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536X/28/1/008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5C4CNM4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/52.3.271" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-MN610LSS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010197v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Starling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670170502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9C2QFKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0521082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Nazarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810961v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pernet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087360v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amond Allouko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969739v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573706v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbaa020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923259v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692297v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371163v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Nazarov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Taskinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbeutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/104004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771013050047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00970817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Millot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.221209.030111s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585361v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.08.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poernomo Sari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG8SW41Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goursaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100811374" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202511005271" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbp004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Dakhia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Chorfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Duclairoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.02.048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072201" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmam/hbm015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979007v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet-Bendhia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1855" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drissi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gmati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202505000649" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x04002304" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dahi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502001829" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014437813575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4R15HLR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillequin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QD4Q362-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01008838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01001005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01373-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8QDW515-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01762-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55C5D6E8C26070401E90B35428AB29E29F738253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139999352420" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139997323383" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01009837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80241-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C00J8G8P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duterte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202599000373" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/60.3.225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-BR37KSKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536X/28/1/008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5C4CNM4J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0732058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Starling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670170502" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9C2QFKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/52.3.271" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-MN610LSS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0521082" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Nazarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948019v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810961v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947973v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poernomo Sari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021587v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409370v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189320v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>