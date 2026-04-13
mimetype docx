--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains : introduction</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
+                <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, 2024</w:t>
+              <w:t xml:space="preserve">, Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains (24), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624256v1</w:t>
+                <w:t xml:space="preserve">hal-04632762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains (24), 2024</w:t>
+              <w:t xml:space="preserve">, 24, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632762v1</w:t>
+                <w:t xml:space="preserve">hal-04624256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -387,51 +387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -491,51 +491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -618,51 +618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -722,51 +722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépayser le dépaysement dans Monkey Beach d’Eden Robinson (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textures and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24-25, pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -891,51 +891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precarious Territorializing, Contingent Territories in Michael Crummey’s The Innocents (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -969,51 +969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Lore of the Place”: (In)Hospitalities in Michael Crummey’s Galore (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1047,51 +1047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau, Le Féminin en partage : Le voyage d’Anna Jameson au Canada (1836-1837)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1129,51 +1129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics of Displacement in Margaret Atwood’s The Journals of Susanna Moodie (1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86-1, pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1207,51 +1207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfixed/Unfixing Geografictione in Aritha van Herk’s Places Far From Ellesmere (1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mapping Mobility - Cartographies en mouvement (21), pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1276,51 +1276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Isn’t the Place Only Ruins and Vacancies Now”: Reconstructions in Jane Urquhart’s A Map of Glass (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1354,51 +1354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermedial Transpositions: The Visible and the Visual in Jane Urquhart’s Changing Heaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (1), pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,51 +1432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumscribing the Horizon in Jane Urquhart’s The Underpainter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (1), pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de l'écriture: paysage et météores dans Changing Heaven de Jane Urquhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-138, 2020, Littératures étrangères, 9782745353702</w:t>
@@ -1615,51 +1615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la souveraineté du regard: l'épreuve du paysage chez Jane Urquhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'art du paysage avec Henri Maldiney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-106, 2018, 978-2-36441-281-1</w:t>
@@ -1857,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letessier Anne-Sophie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.264" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5144" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letessier Anne-Sophie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.264" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5144" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>