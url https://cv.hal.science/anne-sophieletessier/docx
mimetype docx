--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -66,522 +66,639 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Transition(s) : savoirs, enjeux, pratiques et perspectives de la jeune recherche en études canadiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+                <w:t xml:space="preserve">Laurence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
+                <w:t xml:space="preserve">Laurence Delpérié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tripotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 99, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15g1z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632762v1</w:t>
+                <w:t xml:space="preserve">hal-05607170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains : introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, 2024</w:t>
+              <w:t xml:space="preserve">, Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains (24), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624256v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glain</w:t>
+                <w:t xml:space="preserve">Représenter la catastrophe au XXIème siècle, pratiques et enjeux contemporains : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632744v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constructions, expressions et perceptions de la communauté à l’ère contemporaine (05), 2024, Voix contemporaines, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04781625v1</w:t>
+                <w:t xml:space="preserve">hal-04632744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Segapeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -591,934 +708,934 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Segapeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépayser le dépaysement dans Monkey Beach d’Eden Robinson (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textures and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24-25, pp.175-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/textures.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precarious Territorializing, Contingent Territories in Michael Crummey’s The Innocents (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.129-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ranam.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Lore of the Place”: (In)Hospitalities in Michael Crummey’s Galore (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ilcea.16499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau, Le Féminin en partage : Le voyage d’Anna Jameson au Canada (1836-1837)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.15986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics of Displacement in Margaret Atwood’s The Journals of Susanna Moodie (1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86-1, pp.133-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eccs.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfixed/Unfixing Geografictione in Aritha van Herk’s Places Far From Ellesmere (1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mapping Mobility - Cartographies en mouvement (21), pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Isn’t the Place Only Ruins and Vacancies Now”: Reconstructions in Jane Urquhart’s A Map of Glass (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.109-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ces.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermedial Transpositions: The Visible and the Visual in Jane Urquhart’s Changing Heaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (1), pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ces.5144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumscribing the Horizon in Jane Urquhart’s The Underpainter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (1), pp.93-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ces.8319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1528,189 +1645,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de l'écriture: paysage et météores dans Changing Heaven de Jane Urquhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps qu'il fait dans la littérature et les arts du monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-138, 2020, Littératures étrangères, 9782745353702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la souveraineté du regard: l'épreuve du paysage chez Jane Urquhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letessier Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'art du paysage avec Henri Maldiney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-106, 2018, 978-2-36441-281-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1857,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letessier Anne-Sophie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.264" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5144" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tripotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15g1z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letessier Anne-Sophie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ranam.328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16499" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.300" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>