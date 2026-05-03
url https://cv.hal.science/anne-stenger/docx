--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne STENGER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des facteurs financiers : le rôle des réseaux, de la confiance, et de l’engagement dans le maintien de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Nhai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (1), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ preferences toward organic certification scheme: Evidence from a discrete choice experiment in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Nguyen-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.100203. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wds.2025.100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences for climate change policies: the role of co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Elizabeth Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Mantau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.110-128. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2023.2223182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Nudges and Environmental Preferences in a Public Goods Game in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09951-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic typology of private forest owners: A tool to target the development of new market for ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Shanafelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106935. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do individual PES buyers care about additionality and free-riding? A choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Frings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.107944. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NOBEL pour l’amélioration et le maintien des services écosystémiques des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts privées du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of incentives and social preference: A public goods experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273014. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’éducation dans les préoccupations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03765703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About environment and competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In&amp;Around</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does education play in environmental concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of organic farming: Lab-in-the-field evidence of the role of social comparison and information nudge in networks in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.107401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue l’éducation dans les préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 417, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57706/CEREQBREF-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social incentive factors in interventions promoting sustainable behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (12), 27 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0260932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, 20 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private investment with social benefits under uncertainty : The dark side of public financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Attanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.769-820. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- & long-term effects of monetary and non-monetary incentives to cooperate in public good games : An experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227360. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational nudges and public goods in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2019.1676826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of forest owners attitudes towards wood ash recycling in Sweden - Can the nutrient cycle be closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bostedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.106293. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic research contribute to the management of forest ecosystem services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0733-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private partnerships as a policy response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2018.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.310-322. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying spatially-coordinated ecosystem services: An experiment on the role of auction format and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of nonindustrial private forest landowners’ management priorities on the timber harvest decision - A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Petucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.986210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy instruments for developing planted forests: Theory and practices in China, the U.S., Brazil, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.223 - 237. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on forest investments profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.990520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value and valuation of forest ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.980852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the cost-effectiveness of a biodiversity conservation policy: A bio-econometric analysis of Natura 2000 contracts in forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des sols et systèmes de récolte : le rôle clé des acteurs. Compte rendu de l’atelier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econometric analysis of social interactions in the production decisions of private forest owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nazindigouba Kéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.177-198. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber insurance: perspectives from a legal case and a preliminary review of practices throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Forestry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (Suppl 1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1179-5395-44-S1-S9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on water quality: Valuing forest services in terms of the water supply sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette M. Termansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of governmental assistance on insurance demand under ambiguity: a theoretical model and an experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.153 - 174. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production multifonctionnelle en forêt : Coûts et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/dv5d-9870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le paiement des services environnementaux ? Coase encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (3), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la valeur récréative des forêts : l'exemple de la lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity through a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21513732.2011.628338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation value of forests in Lorraine: a spatial analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un bien pour la qualité et le prix de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 193, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation in forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-009-9341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes de la forêt française: un outil d'évaluation intégré des biens et services (marchands et non marchands) fournis par la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Niedzwiedz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Sample Selection Bias in Contingent Valuation: Application to Forest Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliography and database on forest benefit valuation studies from Austria, France, Germany and Switzerland - A possible base for a concerted European approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Elsasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Meyerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance, intervention publique et ambiguïté : une étude expérimentale auprès de propriétaires forestiers privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190-191, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing environmental goods and services derived from the forests [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stale Navrud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of benefit transfer studies in the forest context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lindhjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.276-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt : une demande potentielle, une offre complexe, des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.133241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands courants actuels de pensée en économie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66-67, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer profit des productions forestières autres que le bois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du GREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental valuation of food safety : application to sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (2), pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sécurité alimentaire en agriculture : une politique d'information est-elle efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.452-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la valeur économique totale de la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides : le point de vue de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 336, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation value for groundwater quality in a large aquifer : a contingent-valuation study of the Alsatian aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation des eaux souterraines. Application de la méthode d'évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (4), pp.545-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation de la qualité de l'eau souterraine : une comparaison entre usagers et non usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45, pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage. Résultat d'une enquête auprès d'agriculteurs en Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation contingente et paysages agricoles. Application au bocage de Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39-40, pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (28), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of green corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruchiamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (5), pp.1-29, 2013, Cahier du LEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance Demand for Disaster-type Risks and the Separation of Attitudes toward Risk and Ambiguity: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2008, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2008-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity from a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 p., 2007, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2007-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation: a mixed model of adverse selection and moral hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 2006, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2006-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling sewage sludge on agricultural soils : economic valuation of food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation monétaire des avantages de l'agriculture. Une analyse coût-bénéfice appliquée à la gestion des espaces et des paysages agricoles dans le cadre de la nouvelle PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">115 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former pour transformer. L'éducation comme levier des comportements durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental regulation through nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incentives and environmental policies : From theory to empirical novelties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-75, 2019, 9781786303516. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119597490.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility and Uncertainty in Multifunctional Forest Management Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Alexandre Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sustainable Forest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.263-274, 2012, 978-953-51-0569-5. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/35146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How timber harvesting and biodiversity are managed in uneven-aged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.307-320, 2012, 978-953-51-0621-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of heavy metal content on food pricing behaviour : experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and uncertainty in environmental and natural resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2003, 1-84376-609-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the forest biodiversity : feasibility, efficiency and limits of a contractual regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest policy for private forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2002, 0-85199-599-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation et transférabilité des bénéfices : application à la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur économique des hydrosystèmes. Méthodes et modèles d'évaluation des services délivrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1999, 2-7178-3802-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation contingente des actifs environnementaux. Application à la valeur de préservation de la qualité des eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Strasbourg, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994STR1EC03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des biens non marchands : Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nancy 2, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne STENGER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ preferences toward organic certification scheme: Evidence from a discrete choice experiment in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Nguyen-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.100203. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wds.2025.100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des facteurs financiers : le rôle des réseaux, de la confiance, et de l’engagement dans le maintien de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Nhai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (1), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences for climate change policies: the role of co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Elizabeth Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Mantau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.110-128. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2023.2223182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Nudges and Environmental Preferences in a Public Goods Game in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09951-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do individual PES buyers care about additionality and free-riding? A choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Frings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.107944. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NOBEL pour l’amélioration et le maintien des services écosystémiques des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts privées du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic typology of private forest owners: A tool to target the development of new market for ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Shanafelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106935. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’éducation dans les préoccupations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03765703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About environment and competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In&amp;Around</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of incentives and social preference: A public goods experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273014. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does education play in environmental concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of organic farming: Lab-in-the-field evidence of the role of social comparison and information nudge in networks in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.107401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue l’éducation dans les préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 417, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57706/CEREQBREF-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social incentive factors in interventions promoting sustainable behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (12), 27 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0260932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private investment with social benefits under uncertainty : The dark side of public financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Attanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.769-820. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, 20 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- & long-term effects of monetary and non-monetary incentives to cooperate in public good games : An experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227360. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of forest owners attitudes towards wood ash recycling in Sweden - Can the nutrient cycle be closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bostedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.106293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational nudges and public goods in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2019.1676826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private partnerships as a policy response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2018.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic research contribute to the management of forest ecosystem services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0733-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.310-322. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying spatially-coordinated ecosystem services: An experiment on the role of auction format and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the cost-effectiveness of a biodiversity conservation policy: A bio-econometric analysis of Natura 2000 contracts in forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy instruments for developing planted forests: Theory and practices in China, the U.S., Brazil, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.223 - 237. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of nonindustrial private forest landowners’ management priorities on the timber harvest decision - A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Petucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.986210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on forest investments profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.990520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value and valuation of forest ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.980852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des sols et systèmes de récolte : le rôle clé des acteurs. Compte rendu de l’atelier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econometric analysis of social interactions in the production decisions of private forest owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nazindigouba Kéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.177-198. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber insurance: perspectives from a legal case and a preliminary review of practices throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Forestry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (Suppl 1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1179-5395-44-S1-S9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of governmental assistance on insurance demand under ambiguity: a theoretical model and an experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.153 - 174. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette M. Termansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on water quality: Valuing forest services in terms of the water supply sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le paiement des services environnementaux ? Coase encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (3), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production multifonctionnelle en forêt : Coûts et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/dv5d-9870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la valeur récréative des forêts : l'exemple de la lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity through a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21513732.2011.628338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un bien pour la qualité et le prix de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 193, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation value of forests in Lorraine: a spatial analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation in forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-009-9341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing environmental goods and services derived from the forests [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stale Navrud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes de la forêt française: un outil d'évaluation intégré des biens et services (marchands et non marchands) fournis par la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Niedzwiedz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Sample Selection Bias in Contingent Valuation: Application to Forest Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliography and database on forest benefit valuation studies from Austria, France, Germany and Switzerland - A possible base for a concerted European approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Elsasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Meyerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance, intervention publique et ambiguïté : une étude expérimentale auprès de propriétaires forestiers privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190-191, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt : une demande potentielle, une offre complexe, des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.133241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of benefit transfer studies in the forest context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lindhjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.276-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands courants actuels de pensée en économie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66-67, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer profit des productions forestières autres que le bois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du GREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental valuation of food safety : application to sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (2), pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sécurité alimentaire en agriculture : une politique d'information est-elle efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.452-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la valeur économique totale de la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides : le point de vue de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 336, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation value for groundwater quality in a large aquifer : a contingent-valuation study of the Alsatian aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation des eaux souterraines. Application de la méthode d'évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (4), pp.545-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation de la qualité de l'eau souterraine : une comparaison entre usagers et non usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45, pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (28), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage. Résultat d'une enquête auprès d'agriculteurs en Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation contingente et paysages agricoles. Application au bocage de Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39-40, pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of green corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruchiamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (5), pp.1-29, 2013, Cahier du LEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance Demand for Disaster-type Risks and the Separation of Attitudes toward Risk and Ambiguity: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2008, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2008-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity from a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 p., 2007, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2007-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation: a mixed model of adverse selection and moral hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 2006, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2006-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling sewage sludge on agricultural soils : economic valuation of food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation monétaire des avantages de l'agriculture. Une analyse coût-bénéfice appliquée à la gestion des espaces et des paysages agricoles dans le cadre de la nouvelle PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">115 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former pour transformer. L'éducation comme levier des comportements durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental regulation through nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incentives and environmental policies : From theory to empirical novelties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-75, 2019, 9781786303516. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119597490.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility and Uncertainty in Multifunctional Forest Management Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Alexandre Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sustainable Forest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.263-274, 2012, 978-953-51-0569-5. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/35146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How timber harvesting and biodiversity are managed in uneven-aged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.307-320, 2012, 978-953-51-0621-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of heavy metal content on food pricing behaviour : experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and uncertainty in environmental and natural resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2003, 1-84376-609-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the forest biodiversity : feasibility, efficiency and limits of a contractual regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest policy for private forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2002, 0-85199-599-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation et transférabilité des bénéfices : application à la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur économique des hydrosystèmes. Méthodes et modèles d'évaluation des services délivrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1999, 2-7178-3802-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation contingente des actifs environnementaux. Application à la valeur de préservation de la qualité des eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Strasbourg, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994STR1EC03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des biens non marchands : Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nancy 2, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Nhai Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen-Quang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2025.100203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09951-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03777681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Nakagawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/CEREQBREF-0417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1676826" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.04.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krawczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartczak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daowei Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Harou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.09.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGQZ2NH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.990520" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.980852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06KNGH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56566" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1179-5395-44-S1-S9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2910FLG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2013.06.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCW07B0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Cabantous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9321-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z83BJV8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dv5d-9870" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48431" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Harou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck Montagn&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2011.628338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Anthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9341-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC0PSVNT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elsasser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Meyerhoff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09QMJ4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072318v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stale Navrud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lindhjem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.133241" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almandoz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072876v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Almandoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruchiamacchie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189353v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189292v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939588v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191005v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normandin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191031v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846124v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994STR1EC03" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen-Quang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2025.100203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Nhai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09951-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03777681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Nakagawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/CEREQBREF-0417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260932" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12358" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1676826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.04.063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krawczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartczak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hily" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06KNGH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daowei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Harou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGQZ2NH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.990520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.980852" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56566" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1179-5395-44-S1-S9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Cabantous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9321-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z83BJV8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2910FLG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2013.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCW07B0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48431" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dv5d-9870" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Harou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck Montagn&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2011.628338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Anthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9341-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC0PSVNT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stale Navrud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elsasser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Meyerhoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09QMJ4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.133241" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lindhjem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Almandoz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almandoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruchiamacchie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189353v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189292v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939588v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191005v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normandin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191031v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846124v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994STR1EC03" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>