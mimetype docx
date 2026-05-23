--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne STENGER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ preferences toward organic certification scheme: Evidence from a discrete choice experiment in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Nguyen-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.100203. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wds.2025.100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des facteurs financiers : le rôle des réseaux, de la confiance, et de l’engagement dans le maintien de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Nhai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (1), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences for climate change policies: the role of co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Elizabeth Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Mantau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.110-128. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2023.2223182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Nudges and Environmental Preferences in a Public Goods Game in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09951-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do individual PES buyers care about additionality and free-riding? A choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Frings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.107944. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NOBEL pour l’amélioration et le maintien des services écosystémiques des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts privées du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic typology of private forest owners: A tool to target the development of new market for ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Shanafelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106935. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’éducation dans les préoccupations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03765703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About environment and competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In&amp;Around</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of incentives and social preference: A public goods experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273014. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does education play in environmental concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of organic farming: Lab-in-the-field evidence of the role of social comparison and information nudge in networks in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.107401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue l’éducation dans les préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 417, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57706/CEREQBREF-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social incentive factors in interventions promoting sustainable behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (12), 27 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0260932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private investment with social benefits under uncertainty : The dark side of public financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Attanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.769-820. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, 20 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- & long-term effects of monetary and non-monetary incentives to cooperate in public good games : An experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227360. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of forest owners attitudes towards wood ash recycling in Sweden - Can the nutrient cycle be closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bostedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.106293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational nudges and public goods in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2019.1676826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private partnerships as a policy response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2018.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic research contribute to the management of forest ecosystem services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0733-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.310-322. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying spatially-coordinated ecosystem services: An experiment on the role of auction format and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the cost-effectiveness of a biodiversity conservation policy: A bio-econometric analysis of Natura 2000 contracts in forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy instruments for developing planted forests: Theory and practices in China, the U.S., Brazil, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.223 - 237. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of nonindustrial private forest landowners’ management priorities on the timber harvest decision - A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Petucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.986210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on forest investments profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.990520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value and valuation of forest ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.980852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des sols et systèmes de récolte : le rôle clé des acteurs. Compte rendu de l’atelier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econometric analysis of social interactions in the production decisions of private forest owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nazindigouba Kéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.177-198. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber insurance: perspectives from a legal case and a preliminary review of practices throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Forestry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (Suppl 1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1179-5395-44-S1-S9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of governmental assistance on insurance demand under ambiguity: a theoretical model and an experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.153 - 174. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette M. Termansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on water quality: Valuing forest services in terms of the water supply sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le paiement des services environnementaux ? Coase encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (3), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production multifonctionnelle en forêt : Coûts et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/dv5d-9870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la valeur récréative des forêts : l'exemple de la lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity through a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21513732.2011.628338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un bien pour la qualité et le prix de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 193, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation value of forests in Lorraine: a spatial analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation in forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-009-9341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing environmental goods and services derived from the forests [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stale Navrud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes de la forêt française: un outil d'évaluation intégré des biens et services (marchands et non marchands) fournis par la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Niedzwiedz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Sample Selection Bias in Contingent Valuation: Application to Forest Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliography and database on forest benefit valuation studies from Austria, France, Germany and Switzerland - A possible base for a concerted European approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Elsasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Meyerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance, intervention publique et ambiguïté : une étude expérimentale auprès de propriétaires forestiers privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190-191, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt : une demande potentielle, une offre complexe, des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.133241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of benefit transfer studies in the forest context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lindhjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.276-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands courants actuels de pensée en économie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66-67, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer profit des productions forestières autres que le bois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du GREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental valuation of food safety : application to sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (2), pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sécurité alimentaire en agriculture : une politique d'information est-elle efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.452-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la valeur économique totale de la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides : le point de vue de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 336, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation value for groundwater quality in a large aquifer : a contingent-valuation study of the Alsatian aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation des eaux souterraines. Application de la méthode d'évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (4), pp.545-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation de la qualité de l'eau souterraine : une comparaison entre usagers et non usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45, pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (28), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage. Résultat d'une enquête auprès d'agriculteurs en Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation contingente et paysages agricoles. Application au bocage de Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39-40, pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of green corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruchiamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (5), pp.1-29, 2013, Cahier du LEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance Demand for Disaster-type Risks and the Separation of Attitudes toward Risk and Ambiguity: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2008, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2008-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity from a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 p., 2007, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2007-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation: a mixed model of adverse selection and moral hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 2006, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2006-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling sewage sludge on agricultural soils : economic valuation of food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation monétaire des avantages de l'agriculture. Une analyse coût-bénéfice appliquée à la gestion des espaces et des paysages agricoles dans le cadre de la nouvelle PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">115 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former pour transformer. L'éducation comme levier des comportements durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental regulation through nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incentives and environmental policies : From theory to empirical novelties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-75, 2019, 9781786303516. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119597490.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility and Uncertainty in Multifunctional Forest Management Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Alexandre Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sustainable Forest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.263-274, 2012, 978-953-51-0569-5. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/35146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How timber harvesting and biodiversity are managed in uneven-aged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.307-320, 2012, 978-953-51-0621-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of heavy metal content on food pricing behaviour : experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and uncertainty in environmental and natural resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2003, 1-84376-609-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the forest biodiversity : feasibility, efficiency and limits of a contractual regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest policy for private forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2002, 0-85199-599-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation et transférabilité des bénéfices : application à la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur économique des hydrosystèmes. Méthodes et modèles d'évaluation des services délivrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1999, 2-7178-3802-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation contingente des actifs environnementaux. Application à la valeur de préservation de la qualité des eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Strasbourg, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994STR1EC03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des biens non marchands : Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nancy 2, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne STENGER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des facteurs financiers : le rôle des réseaux, de la confiance, et de l’engagement dans le maintien de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Nhai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (1), pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ preferences toward organic certification scheme: Evidence from a discrete choice experiment in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Nguyen-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.100203. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wds.2025.100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences for climate change policies: the role of co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Elizabeth Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Mantau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.110-128. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2023.2223182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Nudges and Environmental Preferences in a Public Goods Game in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09951-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic typology of private forest owners: A tool to target the development of new market for ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Shanafelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.106935. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do individual PES buyers care about additionality and free-riding? A choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Frings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Gorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.107944. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NOBEL pour l’amélioration et le maintien des services écosystémiques des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts privées du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’éducation dans les préoccupations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03765703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About environment and competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In&amp;Around</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of incentives and social preference: A public goods experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0273014. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Voluntary Subsidies for Forest Owners under Imperfect Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Bredahl Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/112.00000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does education play in environmental concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of organic farming: Lab-in-the-field evidence of the role of social comparison and information nudge in networks in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.107401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue l’éducation dans les préoccupations environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 417, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57706/CEREQBREF-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-monetary incentives for sustainable biomass harvest: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social incentive factors in interventions promoting sustainable behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Nguyen-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Tiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (12), 27 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0260932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Protection in Private Forests: PES Schemes, Institutions and Prosocial Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12091241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudging Acceptability for Wood Ash Recycling in Forests : A Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, 20 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private investment with social benefits under uncertainty : The dark side of public financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Attanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kene Boun My</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.769-820. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- & long-term effects of monetary and non-monetary incentives to cooperate in public good games : An experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227360. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of forest owners attitudes towards wood ash recycling in Sweden - Can the nutrient cycle be closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Bostedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.106293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational nudges and public goods in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2019.1676826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does economic research contribute to the management of forest ecosystem services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0733-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private partnerships as a policy response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2018.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 419, pp.310-322. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying spatially-coordinated ecosystem services: An experiment on the role of auction format and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the cost-effectiveness of a biodiversity conservation policy: A bio-econometric analysis of Natura 2000 contracts in forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of nonindustrial private forest landowners’ management priorities on the timber harvest decision - A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Petucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining RP and SP data while accounting for large choice sets and travel mode – an application to forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.177-201. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.986210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy instruments for developing planted forests: Theory and practices in China, the U.S., Brazil, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.223 - 237. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on forest investments profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.990520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value and valuation of forest ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2014.980852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des sols et systèmes de récolte : le rôle clé des acteurs. Compte rendu de l’atelier 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econometric analysis of social interactions in the production decisions of private forest owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nazindigouba Kéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.177-198. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber insurance: perspectives from a legal case and a preliminary review of practices throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daowei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Forestry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (Suppl 1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1179-5395-44-S1-S9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of governmental assistance on insurance demand under ambiguity: a theoretical model and an experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.153 - 174. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of forest land use on the cost of drinking water supply: a spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.126-136. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on water quality: Valuing forest services in terms of the water supply sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale, location, and spatial interactions in the analysis of natural resources : lessons for forest economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette M. Termansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.34-36. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can payments solve the problem of undersupply of ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial preference heterogeneity in forest recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2013.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le paiement des services environnementaux ? Coase encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (3), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production multifonctionnelle en forêt : Coûts et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/dv5d-9870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la valeur récréative des forêts : l'exemple de la lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye S. B. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity through a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21513732.2011.628338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreation value of forests in Lorraine: a spatial analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Boye Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un bien pour la qualité et le prix de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fiquepron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 193, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation in forest areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3), pp.281-302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-009-9341-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing environmental goods and services derived from the forests [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stale Navrud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptes de la forêt française: un outil d'évaluation intégré des biens et services (marchands et non marchands) fournis par la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Niedzwiedz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Sample Selection Bias in Contingent Valuation: Application to Forest Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliography and database on forest benefit valuation studies from Austria, France, Germany and Switzerland - A possible base for a concerted European approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Elsasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Meyerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1-2), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfe.2008.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance, intervention publique et ambiguïté : une étude expérimentale auprès de propriétaires forestiers privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190-191, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of benefit transfer studies in the forest context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lindhjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Forest Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.276-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt : une demande potentielle, une offre complexe, des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4-5, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.133241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands courants actuels de pensée en économie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66-67, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tirer profit des productions forestières autres que le bois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du GREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental valuation of food safety : application to sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (2), pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sécurité alimentaire en agriculture : une politique d'information est-elle efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.452-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la valeur économique totale de la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides : le point de vue de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aestuaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 336, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation value for groundwater quality in a large aquifer : a contingent-valuation study of the Alsatian aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation des eaux souterraines. Application de la méthode d'évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 107 (4), pp.545-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation de la qualité de l'eau souterraine : une comparaison entre usagers et non usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45, pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (28), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des agriculteurs à l'amélioration du paysage. Résultat d'une enquête auprès d'agriculteurs en Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation contingente et paysages agricoles. Application au bocage de Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39-40, pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of green corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bruchiamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (5), pp.1-29, 2013, Cahier du LEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance Demand for Disaster-type Risks and the Separation of Attitudes toward Risk and Ambiguity: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cabantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 p., 2008, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2008-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing forest biodiversity from a national survey in France: a dichotomous choice contingent valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Harou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Montagné-Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 p., 2007, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2007-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive contracts for Natura 2000 implementation: a mixed model of adverse selection and moral hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Anthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 2006, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2006-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling sewage sludge on agricultural soils : economic valuation of food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation monétaire des avantages de l'agriculture. Une analyse coût-bénéfice appliquée à la gestion des espaces et des paysages agricoles dans le cadre de la nouvelle PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">115 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un levier essentiel pour des comportements pro-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félicie Drouilleau; Céline Gasquet; Géraldine Rieucau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler et se former pour répondre à la crise climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, pp.113-128, 2026, Céreq Essentiels, 978-2-487574-07-6. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/168yk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05630303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former pour transformer. L'éducation comme levier des comportements durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jaoul-Grammare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental regulation through nudges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incentives and environmental policies : From theory to empirical novelties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-75, 2019, 9781786303516. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119597490.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility and Uncertainty in Multifunctional Forest Management Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Alexandre Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sustainable Forest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.263-274, 2012, 978-953-51-0569-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/35146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How timber harvesting and biodiversity are managed in uneven-aged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.307-320, 2012, 978-953-51-0621-0. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of heavy metal content on food pricing behaviour : experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and uncertainty in environmental and natural resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2003, 1-84376-609-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the forest biodiversity : feasibility, efficiency and limits of a contractual regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest policy for private forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2002, 0-85199-599-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de préservation et transférabilité des bénéfices : application à la nappe phréatique d'Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger-Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur économique des hydrosystèmes. Méthodes et modèles d'évaluation des services délivrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1999, 2-7178-3802-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation contingente des actifs environnementaux. Application à la valeur de préservation de la qualité des eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Strasbourg, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994STR1EC03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des biens non marchands : Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nancy 2, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen-Quang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2025.100203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Nhai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09951-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03777681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Nakagawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/CEREQBREF-0417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260932" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12358" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1676826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.04.063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krawczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartczak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hily" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06KNGH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daowei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Harou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGQZ2NH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.990520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.980852" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56566" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1179-5395-44-S1-S9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Cabantous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9321-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z83BJV8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2910FLG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2013.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCW07B0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48431" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dv5d-9870" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Harou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck Montagn&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2011.628338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Anthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9341-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC0PSVNT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stale Navrud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elsasser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Meyerhoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09QMJ4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.133241" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lindhjem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Almandoz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almandoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruchiamacchie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189353v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189292v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939588v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191005v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normandin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191031v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846124v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994STR1EC03" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Cuong Pham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Nhai Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Nguyen-Quang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wds.2025.100203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Bredahl Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Elizabeth Vedel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Mantau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mavsar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2023.2223182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ouvrard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09951-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Josset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Shanafelt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106935" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Frings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaoul-Grammare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03777681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Nakagawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000541" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57706/CEREQBREF-0417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Attallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12091241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Bostedt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1676826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0733-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.04.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krawczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartczak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hanley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hily" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.08.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06KNGH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Petucco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.07.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3SZRXHD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye Olsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.986210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daowei Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Harou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2015.09.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGQZ2NH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.990520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2014.980852" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56566" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1179-5395-44-S1-S9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Cabantous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9321-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z83BJV8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T83V1XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2910FLG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi H. Albers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M. Termansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL073WTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2013.06.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCW07B0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Boye S. B. Olsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKV0N29H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48431" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dv5d-9870" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Harou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck Montagn&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2011.628338" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Anthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9341-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC0PSVNT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stale Navrud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elsasser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Meyerhoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2008.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09QMJ4J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lindhjem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.133241" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Almandoz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almandoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruchiamacchie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189353v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189292v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05630303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/168yk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119597490.ch3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072290v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Laye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Laye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/35146" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191005v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normandin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994STR1EC03" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833501v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>