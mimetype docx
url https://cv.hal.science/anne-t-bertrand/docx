--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Myo-converted fi broblasts as a relevant model to study chromatin organization defects in striated muscle laminopathies</w:t>
+                <w:t xml:space="preserve">Challenges in gene therapy for striated muscle laminopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Benarroch</w:t>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Madsen-Østerbye</w:t>
+                <w:t xml:space="preserve">Mariko Okubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdelhalim</w:t>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Ohana</w:t>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189720v1</w:t>
+                <w:t xml:space="preserve">hal-04170075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage repair in LMNA-related congenital muscular dystrophy</w:t>
               </w:r>
@@ -364,709 +364,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in gene therapy for striated muscle laminopathy</w:t>
+                <w:t xml:space="preserve">Identification of potential genetic modifi ers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariko Okubo</w:t>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brull</w:t>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Beuvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+                <w:t xml:space="preserve">Naïra Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170075v1</w:t>
+                <w:t xml:space="preserve">hal-04189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential genetic modifi ers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathy (in vivo study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Okubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naïra Naouar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189567v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathy (in vivo study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariko Okubo</w:t>
+                <w:t xml:space="preserve">Recent insights in the pathophysiological mechanisms of striated muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ben Yaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brull</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paradis</w:t>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189734v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights in the pathophysiological mechanisms of striated muscle laminopathies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Myo-converted fi broblasts as a relevant model to study chromatin organization defects in striated muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Madsen-Østerbye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelhalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Ben Yaou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+                <w:t xml:space="preserve">Jessica Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189555v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of gene therapy for striated muscle laminopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Okubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Laminopathies Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Cure CMD scientific and family conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003052v1</w:t>
+                <w:t xml:space="preserve">hal-04004853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of gene therapies development in Laminopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hoofddorp, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1117,51 +1113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,463 +1176,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of gene therapy for striated muscle laminopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Okubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brull</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cure CMD scientific and family conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nashville, United States</w:t>
+              <w:t xml:space="preserve">12th French-Japanese Workshop on Neuromuscular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gisèle Bonne; Ichizo Nishino, Sep 2022, Giverny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004853v1</w:t>
+                <w:t xml:space="preserve">hal-03989233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Origin of the increased severity of LMNA-related muscular dystrophy compared with Emery-Dreyfuss muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th French-Japanese Workshop on Neuromuscular Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gisèle Bonne; Ichizo Nishino, Sep 2022, Giverny, France</w:t>
+              <w:t xml:space="preserve">A hybrid workshop on the nuclear envelope, mechanobiology and rare diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989233v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the increased severity of LMNA-related muscular dystrophy compared with Emery-Dreyfuss muscular dystrophy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Okubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A hybrid workshop on the nuclear envelope, mechanobiology and rare diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">European Network for Laminopathies Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004827v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene therapy for LMNA-related congenital muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1674,77 +1674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of haploinsufficiency and dominant negative effects of mutant lamin A/C are responsible for the increased severity of L-CMD compared with EDMD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,103 +1799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brull</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting of the European Network for Laminopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2015,523 +2015,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Okubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Floriane Simonet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004811v1</w:t>
+                <w:t xml:space="preserve">hal-04004819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miRNA-processing pathway is impaired in striated muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariko Okubo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">7th international congress of myology: Myology2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice Acropolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004819v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-processing pathway is impaired in striated muscle laminopathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+                <w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress of myology: Myology2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice Acropolis, France</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992829v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t>
+                <w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne T Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
+              <w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170057v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of haploinsufficiency and dominant negative effects of mutant lamin A/C are responsible for the increased severity of L-CMD compared with EDMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,90 +2586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Benarroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2705,855 +2705,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploinsufficiency and dominant negative effects of mutant lamin A/C both contribute to the increased severity of L-CMD compared with EDMD.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monika Zwerger</w:t>
+                <w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseiile, France</w:t>
+              <w:t xml:space="preserve">ESGCT 27th Annual Congress in collaboration with SETGyc Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. Hum. Gene Ther., 30 (11), pp.P484, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986960v1</w:t>
+                <w:t xml:space="preserve">hal-03983916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986971v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+                <w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brull</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986752v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Azibani</w:t>
+                <w:t xml:space="preserve">Gene therapy for LMNA-related Congenital Muscular Dystrophy (L-CMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESGCT 27th Annual Congress in collaboration with SETGyc Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. Hum. Gene Ther., 30 (11), pp.P484, 2019</w:t>
+              <w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983916v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Haploinsufficiency and dominant negative effects of mutant lamin A/C both contribute to the increased severity of L-CMD compared with EDMD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne T Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zwerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Marseiile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986975v1</w:t>
+                <w:t xml:space="preserve">hal-03986960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene therapy for LMNA-related Congenital Muscular Dystrophy (L-CMD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brull</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986729v1</w:t>
+                <w:t xml:space="preserve">hal-03986971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene therapy via trans-splicing for LMNA-related congenital muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Changing the Face of Modern Medicine - Stem Cell and Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland. Hum. Gene Ther., 29 (12), pp.A138. P379, 2018</w:t>
@@ -3576,402 +3576,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear envelope protein lamin A/C is a crucial mechanosensory component for skeletal muscle plasticity</w:t>
+                <w:t xml:space="preserve">A muscle hybrid promoter provides specific and effective gene expression after intramuscular and systemic delivery with AAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Owens</w:t>
+                <w:t xml:space="preserve">K Piekarowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Messeant</w:t>
+                <w:t xml:space="preserve">M Machowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Herledan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">A Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Neuromuscular Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ottawa, Canada. 2017</w:t>
+              <w:t xml:space="preserve">European-Society-of-Gene-and-Cell-Therapy (ESCGT) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Berlin, Germany. Hum. Gene Ther., 28 (12), pp.A44-A45. P096, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968419v1</w:t>
+                <w:t xml:space="preserve">hal-03983944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European meeting on Intermediate filaments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle hybrid promoter provides specific and effective gene expression after intramuscular and systemic delivery with AAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear envelope protein lamin A/C is a crucial mechanosensory component for skeletal muscle plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Piekarowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Beuvin</w:t>
+                <w:t xml:space="preserve">Julien Messeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Machowska</w:t>
+                <w:t xml:space="preserve">G Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-Society-of-Gene-and-Cell-Therapy (ESCGT) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Berlin, Germany. Hum. Gene Ther., 28 (12), pp.A44-A45. P096, 2017</w:t>
+              <w:t xml:space="preserve">International Congress of Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ottawa, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983944v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3989,90 +3989,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Benarroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Atalaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ben Yaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4251,338 +4251,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FHL1 is a key player of chikungunya virus tropism and pathogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasiliya Kril</w:t>
+                <w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.40⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03246117v1</w:t>
+                <w:t xml:space="preserve">hal-02527633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadija Chikhaoui</w:t>
+                <w:t xml:space="preserve">FHL1 is a key player of chikungunya virus tropism and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bonnet-Madin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliya Kril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527633v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03246117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Kinase C Alpha Cellular Distribution, Activity, and Proximity with Lamin A/C in Striated Muscle Laminopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,295 +4653,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle hybrid promoter as a novel tool for gene therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Julien</w:t>
+                <w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bonnet-Madin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliya Kril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269927v1</w:t>
+                <w:t xml:space="preserve">inserm-02355424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasiliya Kril</w:t>
+                <w:t xml:space="preserve">A muscle hybrid promoter as a novel tool for gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Piekarowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.157 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02355424v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMAD6 overexpression leads to accelerated myogenic differentiation of LMNA mutated cells</w:t>
               </w:r>
@@ -4979,51 +4979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
@@ -5061,103 +5061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Therapy via Trans-Splicing for LMNA-Related Congenital Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Azibani</w:t>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.376 - 386. </w:t>
@@ -5195,51 +5195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pathogenesis and Therapies of Striated Muscle Laminopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Morales Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5338,51 +5338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygous LmnadelK32 mice develop dilated cardiomyopathy through a combined pathomechanism of haploinsufficiency and peptide toxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne T Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Schlossarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,51 +5628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Madsen-&#216;sterbye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelhalim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ohana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-239001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Okubo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ra Naouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zwerger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Stewart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Simonet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brull" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azibani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arandel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Messeant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herledan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zwerger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Piekarowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machowska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03153669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#243;mez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Epifano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Miguel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Garc&#237;a Casta&#241;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Vilaplana-Mart&#237;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051286" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musfira Mohamed-Uvaize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bolongo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112388" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piekarowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ratti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23918-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.12.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01533" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Cattin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schlossarek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Le Bihan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skov Jensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt172" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Okubo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-239001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ra Naouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Madsen-&#216;sterbye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelhalim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ohana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zwerger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Stewart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Simonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brull" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azibani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cadot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arandel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Piekarowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machowska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zwerger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Messeant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herledan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03153669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#243;mez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Epifano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Miguel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Garc&#237;a Casta&#241;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Vilaplana-Mart&#237;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051286" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.40" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musfira Mohamed-Uvaize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bolongo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112388" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piekarowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ratti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23918-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.12.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01533" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Cattin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schlossarek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Le Bihan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skov Jensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt172" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>