--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Thierry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9170-2889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18894818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short biography and current research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have been aware soon of the life of “good microbes”  and of their crucial role in many different aspects of our everyday life, including fermented foods. This is probably why I focussed my education and professional experience to understand and take advantage of the multiple potentials of micro-organisms.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a Master’s degree in Industrial Microbiology (ENSA Rennes, 1985) and a PhD thesis in Biotechnology in 1988 (INA-PG, now AgroParisTech) on the production of bioethanol, I first had a 4-yr experience in a private company, where I supervised several R&D projects on the production of metabolites by fermentation. I joined INRA, now INRAE at Rennes in 1992 as a researcher scientist and I have been working since on food microbiology. My main area of expertise is the contribution of food microbes to the formation of metabolites, in particular aroma compounds, in dairy and other fermented products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have always been interested to investigate how the environmental conditions inside food modulate the metabolism of bacteria and the consequences on the properties of the final product.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of grape-associated fungal species to the FMA defect on grapes and in musts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Destanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.118945. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a Lactococcus lactis autochthonous strater and a raw goat milk microbial community during long term backslopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aurore Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (104656), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation of vegetables: An ancient method of preservation matching new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.104112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'alimentation fermentée revient au goût du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Berthereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of Bisifusarium domesticum and the newly described Nectriaceae cheese-associated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.112691. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities of a variety of 75 homemade fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1323424. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1323424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes naturellement fermentés, de la fabrication à la perception consommateur : état des lieux et focus sur le projet participatif français FLEGME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Novembre-Décembre, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boussekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choucroute, pickles...La lactofermentation fait son grand retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporterre (on line)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Lactococcus lactis Strains Reveals Their Potential for Biotransformation of Lignocellulosic Feedstocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/applmicrobiol2040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (20), pp.e01055-21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01055-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made microbial consortium for Kombucha fermentation: Microbiota-induced biochemical changes and biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.110549. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent domestication events in the blue-cheese fungus Penicillium roqueforti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Le Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/451773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the bacteria and their metabolic activities associated with the microbial spoilage of custard cream desserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.103317. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior esterolytic activity in environmental Lactococcus lactis strains is linked to the presence of the SGNH hydrolase family of esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.108574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of natural compounds produced by antifungal bioprotective cultures in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.125260. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: From in vitro screening to pilot scale application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1356 (Mars 2018), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Activity of Lactic Acid Bacteria Combinations in Dairy Mimicking Models and Their Potential as Bioprotective Cultures in Pilot Scale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1787), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl butanoate is synthesised both by alcoholysis and esterification by dairy lactobacilli and propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strains of the Lactobacillus casei group show diverse abilities for the production of flavor compounds in 2 model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (9), pp.6918-6929. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Microbial Agents for Food Biopreservation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (37), Open Acess. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms5030037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.773-773. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of cheese composition and microstructure on the diffusion of macromolecules: A study using Fluorescence Recovery After Photobleaching (FRAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.660-667. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 338, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus and Leuconostoc volatilomes in cheese conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.2335-2346. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-7227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring Bacterial Colonies in Solid Foods or Model Foods Using Non-Destructive Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1440), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedition Emmentaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Viciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">die zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages, sorbets, champagne, sel : vive les petits défauts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of solutes inside bacterial colonies immobilized in model cheese depends on their physicochemical properties: a time-lapse microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about phenotypic heterogeneity within [i]Propionibacterium freudenreichii[/i] argue against its division into subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (4), pp.465-477. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0229-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to screen diverse cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large diversity of lactic acid bacteria species is involved in the fermentation of wheat used for the manufacture of lemzeiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Merabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (1), pp.137-149. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-015-2442-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ressources microbiennes au service de nos aliments: une richesse préservée et explorée dans le réseau CIRM. La diversité fonctionnelle explorée grâce au criblage à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622639464429463E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le neuvième cheese symposium de Cork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ENIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 335, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of dairy [i]Propionibacterium[/i] isolated from dairy farms in Minas Gerais, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Augusto Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great interspecies and intraspecies diversity of dairy propionibacteria in the production of cheese aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secreted Esterase of [i]Propionibacterium freudenreichii[/i] Has a Major Role in Cheese Lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beatriz Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.751-756. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03640-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgradients of pH Do Not Occur around Lactococcus Colonies in a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Amine Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (20), pp.6516-6518. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01678-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific metabolic activity of ripening bacteria quantified by real-time reverse transcription PCR throughout Emmental cheese manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course and specificity of lipolysis in swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11732-11739. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf102572z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.1181-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Announcement: Electronic submission of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of a cocktail of yeast species to Cantalet cheese changes bacterial survival and enhances aroma compound formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluyveromyces lactis but not Pichia fermentans used as adjunct culture modifies the olfactory profiles of Cantalet cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2007-0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of dairy microorganisms: Propionibacterium and Bifidobacterium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic search approach to identify esterases in Propionibacterium freudenreichii involved in the formation of flavour in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-7-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of ethyl ester and flavour formation in Swiss cheese by ethanol addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.1140-1145. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (4), pp.977-85. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterisation of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterization of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.97-117. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of amplified ribosomal DNA restriction analysis, peptidoglycan hydrolase and biochemical profiles for rapid dairy propionibacteria species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (10), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl ester formation is enhanced by ethanol addition in mini swiss cheese with and without added propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (18), pp.6819-6824. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060673m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, physicochemistry, microbial populations and aroma compounds of ripened Cantal cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of Propionibacterium freundenreichii to Raclette cheese induces biochemical changes and enhances flavor development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.4157-4165. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii strains quantitatively affect production of volatile compounds in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1-2), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isovaleric acid is mainly produced by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (9), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varied volatile compounds are produced by Propionibacterium freudenreichii in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (3), pp.439-446. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple screening methodfor isovaleric acidproduction by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (8), pp.397-700. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of L-leucine to isovaleric acid by Propionibacterium freudenreichii TL 34 and ITGP23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.608-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of cheese flavour compounds derived from amino acid catabolism by Propionibacterium freudenreichii: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of aminotransferase activity of Propionibacterium freudenreichii after SDS-PAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of amino acids into aroma compounds by cell-free extracts of Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 91, pp.404-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacteria and facultatively heterofermentative lactobacilli weakly contribute to secondary proteolysis of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (3), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermophilic lactic acid bacteria strains on propionibacteria growth and lactate consumption in an Emmental juice-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic headspace analysis of emmental aqueous phase as a method to quantify changes in volatile flavour compounds during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis of Lactobacillus helveticus and Propionibacterium freudenreichii in Swiss cheeses: First evidence by using species-specific lysis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65 (4), pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : Dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium simulating Emmental juice for propionibacteria growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.573-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du métabolisme des bactéries propioniques laitières par RMN in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (1), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de la phase aqueuse de l'emmental à 4 stades d'affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mb Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (3), pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (4_5), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage: comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage : comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (3), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éditon, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés : une diversité de bénéfices santé potentiels encore peu documentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et santé humaine, Santé &amp; Flore Intestinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 264 p., 2021, 9782294769306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-202, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9: Affinage des fromages: Biochimie de l’affinage : les phénomènes enzymatiques et microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1001, 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis and Metabolism of Fatty Acids in Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L.H. Mcsweeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin G. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese, Chemistry, Physics and Microbiology, 4ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1302 p., 2017, 9780124170124. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-417012-4.00017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunct cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">starter cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non starter lactic acid bacteria (NSLAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy Propionibacteria and Bifidobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Food, Agriculture, Forestry and Fisheries in Human Nutrition. Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, EOLSS Publishers Co, 282 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Formation and Swiss-Type Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheese-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-5051-8298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye formation and Swiss-type cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheesemaking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield academic press, 1999, 0-8493-9744-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gwenaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proteolytic profiles of lactic acid bacteria drive positive interactions in co-culture in a food-mimicking medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard -Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteria and lactic acid bacteria fight during spontaneous vegetable fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés et effet santé : quelques aspects sur les recherches INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation : applications, nouveaux marchés &amp; potentiel santé, Polytech Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clubster NSL, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science participatives et aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de légumes fermentés domestiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET FLEGME : Intérêt nutritionnel des légumes fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de clôture du projet FLEGME - fermentation des légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière grasse laitière et développement d’arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LesMardisGrasdu CNIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cniel Paris, Mar 2021, Paris (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des aliments fermentés en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 22e Entretiens de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgeingFit est un événement annuel organisé en alternance entre les villes de Lille, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Kombucha fermentations: dynamic follow-up of a lab scale fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation de matières premières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTCPA: Journée produits végétaux fermentés non pasteurisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of effective antifungal cultures in fermented dairy products and identification of antifungal metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lactic acid bacteria combinations as antifungal cultures in pilot scale dairy products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés potentiellement support de l’activité antifongique de cultures bioprotectrices dans des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter de nouveaux aliments à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volatilome allows assigning custard cream spoilage to a specific bacterial genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial spoilers in food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: from in vitro screening to pilot-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant le lait et la farine de lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fermentation des protéines végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de molécules antifongiques par des bactéries levains dans les matrices laitières : Identification, mode d’action des molécules et interactions avec la matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes peuplent nos aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture 2017 SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compound production by Propionibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to screen cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages et laitages, amis ou ennemis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">magazine de la santé de France 5 Allo docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières grasses laitières comme précurseurs d'arômes dans les fromages. Focus sur les estérases lipolytiques et libération d'acides gras précurseurs d'arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Printemps 2014 de la SFEL « Lipides Laitiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la qualité organoleptiques des produits laitiers : Verrous et points clé du lien entre l’écosystème laitier et la formation des composés d’arôme in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Lait, pôle de compétitivité, Valorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la cytométrie en flux pour caractériser l’état physiologique de [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM-AFC Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists (FEMS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of esters by propionibacteria and lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Oliszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia N. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII CONGRESO ARGENTINO DE MICROBIOLOGÍA GENERAL SAMIGE DEL BICENTENARIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of targeted mRNA expression as biomarker to track growth and activity of Lactobacillus helveticus in broth and in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 International Conference on Culture Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compounds in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CRB pour la conservation et l'étude de la biodiversité microbienne à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ap Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu sélectif et procédé pour le dénombrement des bactéries propioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-2-700-778-A1;C-12-Q-1/04. 1994, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de régénération et de décontamination de levures utilisées dans des installations de fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP0299847A1. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 vertus de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°160</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'un processus millénaire: les atouts de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enzymes bactériennes clés pour diversifier la texture et la flaveur des fromages, dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] édition 2014, 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Thierry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9170-2889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18894818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short biography and current research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have been aware soon of the life of “good microbes”  and of their crucial role in many different aspects of our everyday life, including fermented foods. This is probably why I focussed my education and professional experience to understand and take advantage of the multiple potentials of micro-organisms.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a Master’s degree in Industrial Microbiology (ENSA Rennes, 1985) and a PhD thesis in Biotechnology in 1988 (INA-PG, now AgroParisTech) on the production of bioethanol, I first had a 4-yr experience in a private company, where I supervised several R&D projects on the production of metabolites by fermentation. I joined INRA, now INRAE at Rennes in 1992 as a researcher scientist and I have been working since on food microbiology. My main area of expertise is the contribution of food microbes to the formation of metabolites, in particular aroma compounds, in dairy and other fermented products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have always been interested to investigate how the environmental conditions inside food modulate the metabolism of bacteria and the consequences on the properties of the final product.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of grape-associated fungal species to the FMA defect on grapes and in musts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Destanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.118945. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a Lactococcus lactis autochthonous strater and a raw goat milk microbial community during long term backslopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aurore Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (104656), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation of vegetables: An ancient method of preservation matching new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.104112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'alimentation fermentée revient au goût du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Berthereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of Bisifusarium domesticum and the newly described Nectriaceae cheese-associated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.112691. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities of a variety of 75 homemade fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1323424. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1323424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boussekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choucroute, pickles...La lactofermentation fait son grand retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporterre (on line)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes naturellement fermentés, de la fabrication à la perception consommateur : état des lieux et focus sur le projet participatif français FLEGME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Novembre-Décembre, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Lactococcus lactis Strains Reveals Their Potential for Biotransformation of Lignocellulosic Feedstocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/applmicrobiol2040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (20), pp.e01055-21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01055-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made microbial consortium for Kombucha fermentation: Microbiota-induced biochemical changes and biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.110549. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the bacteria and their metabolic activities associated with the microbial spoilage of custard cream desserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.103317. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior esterolytic activity in environmental Lactococcus lactis strains is linked to the presence of the SGNH hydrolase family of esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent domestication events in the blue-cheese fungus Penicillium roqueforti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Le Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/451773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.108574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of natural compounds produced by antifungal bioprotective cultures in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.125260. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: From in vitro screening to pilot scale application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1356 (Mars 2018), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Activity of Lactic Acid Bacteria Combinations in Dairy Mimicking Models and Their Potential as Bioprotective Cultures in Pilot Scale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1787), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strains of the Lactobacillus casei group show diverse abilities for the production of flavor compounds in 2 model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (9), pp.6918-6929. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl butanoate is synthesised both by alcoholysis and esterification by dairy lactobacilli and propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Microbial Agents for Food Biopreservation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (37), Open Acess. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms5030037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.773-773. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of cheese composition and microstructure on the diffusion of macromolecules: A study using Fluorescence Recovery After Photobleaching (FRAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.660-667. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 338, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus and Leuconostoc volatilomes in cheese conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.2335-2346. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-7227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages, sorbets, champagne, sel : vive les petits défauts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring Bacterial Colonies in Solid Foods or Model Foods Using Non-Destructive Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1440), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedition Emmentaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Viciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">die zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of solutes inside bacterial colonies immobilized in model cheese depends on their physicochemical properties: a time-lapse microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about phenotypic heterogeneity within [i]Propionibacterium freudenreichii[/i] argue against its division into subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (4), pp.465-477. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0229-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large diversity of lactic acid bacteria species is involved in the fermentation of wheat used for the manufacture of lemzeiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Merabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (1), pp.137-149. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-015-2442-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to screen diverse cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ressources microbiennes au service de nos aliments: une richesse préservée et explorée dans le réseau CIRM. La diversité fonctionnelle explorée grâce au criblage à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622639464429463E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le neuvième cheese symposium de Cork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ENIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 335, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of dairy [i]Propionibacterium[/i] isolated from dairy farms in Minas Gerais, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Augusto Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great interspecies and intraspecies diversity of dairy propionibacteria in the production of cheese aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secreted Esterase of [i]Propionibacterium freudenreichii[/i] Has a Major Role in Cheese Lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beatriz Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.751-756. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03640-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgradients of pH Do Not Occur around Lactococcus Colonies in a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Amine Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (20), pp.6516-6518. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01678-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific metabolic activity of ripening bacteria quantified by real-time reverse transcription PCR throughout Emmental cheese manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course and specificity of lipolysis in swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11732-11739. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf102572z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.1181-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of a cocktail of yeast species to Cantalet cheese changes bacterial survival and enhances aroma compound formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Announcement: Electronic submission of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluyveromyces lactis but not Pichia fermentans used as adjunct culture modifies the olfactory profiles of Cantalet cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2007-0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of dairy microorganisms: Propionibacterium and Bifidobacterium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of ethyl ester and flavour formation in Swiss cheese by ethanol addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.1140-1145. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic search approach to identify esterases in Propionibacterium freudenreichii involved in the formation of flavour in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-7-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (4), pp.977-85. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterisation of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterization of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.97-117. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of amplified ribosomal DNA restriction analysis, peptidoglycan hydrolase and biochemical profiles for rapid dairy propionibacteria species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (10), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl ester formation is enhanced by ethanol addition in mini swiss cheese with and without added propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (18), pp.6819-6824. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060673m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, physicochemistry, microbial populations and aroma compounds of ripened Cantal cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of Propionibacterium freundenreichii to Raclette cheese induces biochemical changes and enhances flavor development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.4157-4165. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii strains quantitatively affect production of volatile compounds in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1-2), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isovaleric acid is mainly produced by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (9), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varied volatile compounds are produced by Propionibacterium freudenreichii in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (3), pp.439-446. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple screening methodfor isovaleric acidproduction by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (8), pp.397-700. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of L-leucine to isovaleric acid by Propionibacterium freudenreichii TL 34 and ITGP23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.608-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of cheese flavour compounds derived from amino acid catabolism by Propionibacterium freudenreichii: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of aminotransferase activity of Propionibacterium freudenreichii after SDS-PAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of amino acids into aroma compounds by cell-free extracts of Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 91, pp.404-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacteria and facultatively heterofermentative lactobacilli weakly contribute to secondary proteolysis of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (3), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermophilic lactic acid bacteria strains on propionibacteria growth and lactate consumption in an Emmental juice-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic headspace analysis of emmental aqueous phase as a method to quantify changes in volatile flavour compounds during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : Dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis of Lactobacillus helveticus and Propionibacterium freudenreichii in Swiss cheeses: First evidence by using species-specific lysis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65 (4), pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium simulating Emmental juice for propionibacteria growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.573-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du métabolisme des bactéries propioniques laitières par RMN in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (1), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de la phase aqueuse de l'emmental à 4 stades d'affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mb Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (3), pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (4_5), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage: comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage : comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (3), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éditon, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés : une diversité de bénéfices santé potentiels encore peu documentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et santé humaine, Santé &amp; Flore Intestinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 264 p., 2021, 9782294769306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-202, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9: Affinage des fromages: Biochimie de l’affinage : les phénomènes enzymatiques et microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1001, 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis and Metabolism of Fatty Acids in Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L.H. Mcsweeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin G. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese, Chemistry, Physics and Microbiology, 4ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1302 p., 2017, 9780124170124. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-417012-4.00017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunct cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">starter cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non starter lactic acid bacteria (NSLAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy Propionibacteria and Bifidobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Food, Agriculture, Forestry and Fisheries in Human Nutrition. Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, EOLSS Publishers Co, 282 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Formation and Swiss-Type Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheese-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-5051-8298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye formation and Swiss-type cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheesemaking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield academic press, 1999, 0-8493-9744-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gwenaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proteolytic profiles of lactic acid bacteria drive positive interactions in co-culture in a food-mimicking medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard -Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteria and lactic acid bacteria fight during spontaneous vegetable fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés et effet santé : quelques aspects sur les recherches INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation : applications, nouveaux marchés &amp; potentiel santé, Polytech Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clubster NSL, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science participatives et aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET FLEGME : Intérêt nutritionnel des légumes fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de clôture du projet FLEGME - fermentation des légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de légumes fermentés domestiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière grasse laitière et développement d’arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LesMardisGrasdu CNIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cniel Paris, Mar 2021, Paris (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des aliments fermentés en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 22e Entretiens de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgeingFit est un événement annuel organisé en alternance entre les villes de Lille, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Kombucha fermentations: dynamic follow-up of a lab scale fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation de matières premières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTCPA: Journée produits végétaux fermentés non pasteurisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of effective antifungal cultures in fermented dairy products and identification of antifungal metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lactic acid bacteria combinations as antifungal cultures in pilot scale dairy products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés potentiellement support de l’activité antifongique de cultures bioprotectrices dans des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter de nouveaux aliments à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: from in vitro screening to pilot-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volatilome allows assigning custard cream spoilage to a specific bacterial genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial spoilers in food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant le lait et la farine de lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fermentation des protéines végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de molécules antifongiques par des bactéries levains dans les matrices laitières : Identification, mode d’action des molécules et interactions avec la matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes peuplent nos aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture 2017 SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compound production by Propionibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to screen cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages et laitages, amis ou ennemis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">magazine de la santé de France 5 Allo docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières grasses laitières comme précurseurs d'arômes dans les fromages. Focus sur les estérases lipolytiques et libération d'acides gras précurseurs d'arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Printemps 2014 de la SFEL « Lipides Laitiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la qualité organoleptiques des produits laitiers : Verrous et points clé du lien entre l’écosystème laitier et la formation des composés d’arôme in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Lait, pôle de compétitivité, Valorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la cytométrie en flux pour caractériser l’état physiologique de [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM-AFC Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists (FEMS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of esters by propionibacteria and lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Oliszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia N. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII CONGRESO ARGENTINO DE MICROBIOLOGÍA GENERAL SAMIGE DEL BICENTENARIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of targeted mRNA expression as biomarker to track growth and activity of Lactobacillus helveticus in broth and in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 International Conference on Culture Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compounds in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CRB pour la conservation et l'étude de la biodiversité microbienne à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ap Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu sélectif et procédé pour le dénombrement des bactéries propioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-2-700-778-A1;C-12-Q-1/04. 1994, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de régénération et de décontamination de levures utilisées dans des installations de fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP0299847A1. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 vertus de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°160</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'un processus millénaire: les atouts de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enzymes bactériennes clés pour diversifier la texture et la flaveur des fromages, dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] édition 2014, 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BBB3FFB"/>
+    <w:nsid w:val="23106863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9170-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Destanque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118945" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurore Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.07.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Berthereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty-Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cassagnes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Rom&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mcauliffe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2040061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279810v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jourdren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110549" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Prieur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/451773" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Techer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103317" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lema&#238;tre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01787" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana B. Medina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.10.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Stefanovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertuzzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Rea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0310-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Poga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7227-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454568v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01440" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Viciano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Merabti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2442-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622639464429463E12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Nero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.03.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Yee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P1GR8FB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454122v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102572z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895812v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895797v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454092v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Freitas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.10.026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DLZHKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00559392v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meile" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PZQ2DM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454060v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.05.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHDHVXB2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catheline" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729785v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03830.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895645v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454002v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.09.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7XWHDVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060673m" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z4M2W7K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Roussel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481195" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CFL29PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895594v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.12.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48S2X95T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454501v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.01.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S26H9K1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681477v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(02)00060-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS79QZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694513v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694561v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Maillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929439v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Madec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712314v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382094v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621918v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne F. Collins" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L.H. Mcsweeney" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Wilkinson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978012417012400017X" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00017-X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392878v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392871v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392876v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392874v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805173v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626536v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694130v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694155v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233906v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201684v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279806v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279747v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166487v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308970v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158176v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905545v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795996v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736336v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568132v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609600v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454643v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303985v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209769v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209670v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209686v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190434v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454325v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Oliszewski" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia N. Gonzales" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577090v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857237v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Baynast" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brouard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407414v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9170-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Destanque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118945" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurore Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.07.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Berthereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty-Julien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cassagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Rom&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mcauliffe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2040061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279810v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110549" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Techer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Prieur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/451773" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lema&#238;tre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01787" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Stefanovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertuzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Rea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12408" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana B. Medina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0310-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Poga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7227-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01440" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Viciano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Merabti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2442-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.07.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622639464429463E12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Nero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.03.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Yee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P1GR8FB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454122v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102572z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895812v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454092v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Freitas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.10.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DLZHKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895797v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00559392v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meile" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PZQ2DM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454082v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catheline" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.05.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHDHVXB2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729785v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03830.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895645v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454002v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.09.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7XWHDVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060673m" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z4M2W7K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Roussel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481195" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CFL29PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895594v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.12.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48S2X95T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454501v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.01.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S26H9K1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681477v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(02)00060-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS79QZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694513v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694561v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Maillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929439v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Madec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712314v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382094v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621918v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne F. Collins" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L.H. Mcsweeney" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Wilkinson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978012417012400017X" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00017-X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392878v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392871v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392876v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392874v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805173v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626536v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694130v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233906v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694155v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201684v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279806v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279747v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166487v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308970v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158176v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905545v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795996v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568132v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736336v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609600v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454643v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303985v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209769v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209670v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209686v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190434v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454325v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Oliszewski" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia N. Gonzales" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577090v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857237v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Baynast" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brouard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407414v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>