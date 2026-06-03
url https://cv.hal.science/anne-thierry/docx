--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Thierry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9170-2889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18894818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short biography and current research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have been aware soon of the life of “good microbes”  and of their crucial role in many different aspects of our everyday life, including fermented foods. This is probably why I focussed my education and professional experience to understand and take advantage of the multiple potentials of micro-organisms.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a Master’s degree in Industrial Microbiology (ENSA Rennes, 1985) and a PhD thesis in Biotechnology in 1988 (INA-PG, now AgroParisTech) on the production of bioethanol, I first had a 4-yr experience in a private company, where I supervised several R&D projects on the production of metabolites by fermentation. I joined INRA, now INRAE at Rennes in 1992 as a researcher scientist and I have been working since on food microbiology. My main area of expertise is the contribution of food microbes to the formation of metabolites, in particular aroma compounds, in dairy and other fermented products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have always been interested to investigate how the environmental conditions inside food modulate the metabolism of bacteria and the consequences on the properties of the final product.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of grape-associated fungal species to the FMA defect on grapes and in musts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Destanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.118945. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a Lactococcus lactis autochthonous strater and a raw goat milk microbial community during long term backslopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aurore Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (104656), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation of vegetables: An ancient method of preservation matching new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.104112. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'alimentation fermentée revient au goût du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Berthereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of Bisifusarium domesticum and the newly described Nectriaceae cheese-associated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.112691. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities of a variety of 75 homemade fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1323424. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1323424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boussekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choucroute, pickles...La lactofermentation fait son grand retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporterre (on line)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes naturellement fermentés, de la fabrication à la perception consommateur : état des lieux et focus sur le projet participatif français FLEGME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Novembre-Décembre, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Lactococcus lactis Strains Reveals Their Potential for Biotransformation of Lignocellulosic Feedstocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/applmicrobiol2040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (20), pp.e01055-21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01055-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made microbial consortium for Kombucha fermentation: Microbiota-induced biochemical changes and biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.110549. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the bacteria and their metabolic activities associated with the microbial spoilage of custard cream desserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.103317. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior esterolytic activity in environmental Lactococcus lactis strains is linked to the presence of the SGNH hydrolase family of esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent domestication events in the blue-cheese fungus Penicillium roqueforti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Le Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/451773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.108574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of natural compounds produced by antifungal bioprotective cultures in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.125260. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: From in vitro screening to pilot scale application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1356 (Mars 2018), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Activity of Lactic Acid Bacteria Combinations in Dairy Mimicking Models and Their Potential as Bioprotective Cultures in Pilot Scale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1787), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strains of the Lactobacillus casei group show diverse abilities for the production of flavor compounds in 2 model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (9), pp.6918-6929. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl butanoate is synthesised both by alcoholysis and esterification by dairy lactobacilli and propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Microbial Agents for Food Biopreservation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (37), Open Acess. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms5030037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.773-773. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of cheese composition and microstructure on the diffusion of macromolecules: A study using Fluorescence Recovery After Photobleaching (FRAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.660-667. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 338, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus and Leuconostoc volatilomes in cheese conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.2335-2346. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-7227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages, sorbets, champagne, sel : vive les petits défauts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring Bacterial Colonies in Solid Foods or Model Foods Using Non-Destructive Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1440), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedition Emmentaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Viciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">die zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of solutes inside bacterial colonies immobilized in model cheese depends on their physicochemical properties: a time-lapse microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about phenotypic heterogeneity within [i]Propionibacterium freudenreichii[/i] argue against its division into subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (4), pp.465-477. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0229-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large diversity of lactic acid bacteria species is involved in the fermentation of wheat used for the manufacture of lemzeiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Merabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (1), pp.137-149. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-015-2442-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to screen diverse cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ressources microbiennes au service de nos aliments: une richesse préservée et explorée dans le réseau CIRM. La diversité fonctionnelle explorée grâce au criblage à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622639464429463E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le neuvième cheese symposium de Cork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ENIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 335, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of dairy [i]Propionibacterium[/i] isolated from dairy farms in Minas Gerais, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Augusto Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great interspecies and intraspecies diversity of dairy propionibacteria in the production of cheese aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secreted Esterase of [i]Propionibacterium freudenreichii[/i] Has a Major Role in Cheese Lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beatriz Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.751-756. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03640-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgradients of pH Do Not Occur around Lactococcus Colonies in a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Amine Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (20), pp.6516-6518. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01678-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific metabolic activity of ripening bacteria quantified by real-time reverse transcription PCR throughout Emmental cheese manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course and specificity of lipolysis in swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11732-11739. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf102572z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.1181-8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of a cocktail of yeast species to Cantalet cheese changes bacterial survival and enhances aroma compound formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Announcement: Electronic submission of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluyveromyces lactis but not Pichia fermentans used as adjunct culture modifies the olfactory profiles of Cantalet cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2007-0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of dairy microorganisms: Propionibacterium and Bifidobacterium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of ethyl ester and flavour formation in Swiss cheese by ethanol addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.1140-1145. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic search approach to identify esterases in Propionibacterium freudenreichii involved in the formation of flavour in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-7-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (4), pp.977-85. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterisation of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterization of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.97-117. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of amplified ribosomal DNA restriction analysis, peptidoglycan hydrolase and biochemical profiles for rapid dairy propionibacteria species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (10), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl ester formation is enhanced by ethanol addition in mini swiss cheese with and without added propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (18), pp.6819-6824. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060673m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, physicochemistry, microbial populations and aroma compounds of ripened Cantal cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of Propionibacterium freundenreichii to Raclette cheese induces biochemical changes and enhances flavor development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.4157-4165. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii strains quantitatively affect production of volatile compounds in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1-2), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isovaleric acid is mainly produced by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (9), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varied volatile compounds are produced by Propionibacterium freudenreichii in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (3), pp.439-446. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple screening methodfor isovaleric acidproduction by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (8), pp.397-700. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of L-leucine to isovaleric acid by Propionibacterium freudenreichii TL 34 and ITGP23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.608-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of cheese flavour compounds derived from amino acid catabolism by Propionibacterium freudenreichii: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of aminotransferase activity of Propionibacterium freudenreichii after SDS-PAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of amino acids into aroma compounds by cell-free extracts of Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 91, pp.404-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacteria and facultatively heterofermentative lactobacilli weakly contribute to secondary proteolysis of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (3), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermophilic lactic acid bacteria strains on propionibacteria growth and lactate consumption in an Emmental juice-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic headspace analysis of emmental aqueous phase as a method to quantify changes in volatile flavour compounds during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : Dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis of Lactobacillus helveticus and Propionibacterium freudenreichii in Swiss cheeses: First evidence by using species-specific lysis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65 (4), pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium simulating Emmental juice for propionibacteria growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.573-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du métabolisme des bactéries propioniques laitières par RMN in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (1), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de la phase aqueuse de l'emmental à 4 stades d'affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mb Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (3), pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (4_5), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage: comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage : comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (3), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éditon, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés : une diversité de bénéfices santé potentiels encore peu documentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et santé humaine, Santé &amp; Flore Intestinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 264 p., 2021, 9782294769306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-202, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9: Affinage des fromages: Biochimie de l’affinage : les phénomènes enzymatiques et microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1001, 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis and Metabolism of Fatty Acids in Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L.H. Mcsweeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin G. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese, Chemistry, Physics and Microbiology, 4ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1302 p., 2017, 9780124170124. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-417012-4.00017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunct cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">starter cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non starter lactic acid bacteria (NSLAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy Propionibacteria and Bifidobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Food, Agriculture, Forestry and Fisheries in Human Nutrition. Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, EOLSS Publishers Co, 282 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Formation and Swiss-Type Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheese-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-5051-8298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye formation and Swiss-type cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheesemaking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield academic press, 1999, 0-8493-9744-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gwenaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proteolytic profiles of lactic acid bacteria drive positive interactions in co-culture in a food-mimicking medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard -Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteria and lactic acid bacteria fight during spontaneous vegetable fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés et effet santé : quelques aspects sur les recherches INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation : applications, nouveaux marchés &amp; potentiel santé, Polytech Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clubster NSL, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science participatives et aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET FLEGME : Intérêt nutritionnel des légumes fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de clôture du projet FLEGME - fermentation des légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de légumes fermentés domestiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière grasse laitière et développement d’arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LesMardisGrasdu CNIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cniel Paris, Mar 2021, Paris (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des aliments fermentés en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 22e Entretiens de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgeingFit est un événement annuel organisé en alternance entre les villes de Lille, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Kombucha fermentations: dynamic follow-up of a lab scale fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation de matières premières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTCPA: Journée produits végétaux fermentés non pasteurisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of effective antifungal cultures in fermented dairy products and identification of antifungal metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lactic acid bacteria combinations as antifungal cultures in pilot scale dairy products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés potentiellement support de l’activité antifongique de cultures bioprotectrices dans des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter de nouveaux aliments à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: from in vitro screening to pilot-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volatilome allows assigning custard cream spoilage to a specific bacterial genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial spoilers in food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant le lait et la farine de lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fermentation des protéines végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de molécules antifongiques par des bactéries levains dans les matrices laitières : Identification, mode d’action des molécules et interactions avec la matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes peuplent nos aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture 2017 SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compound production by Propionibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to screen cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages et laitages, amis ou ennemis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">magazine de la santé de France 5 Allo docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières grasses laitières comme précurseurs d'arômes dans les fromages. Focus sur les estérases lipolytiques et libération d'acides gras précurseurs d'arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Printemps 2014 de la SFEL « Lipides Laitiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la qualité organoleptiques des produits laitiers : Verrous et points clé du lien entre l’écosystème laitier et la formation des composés d’arôme in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Lait, pôle de compétitivité, Valorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la cytométrie en flux pour caractériser l’état physiologique de [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM-AFC Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists (FEMS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of esters by propionibacteria and lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Oliszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia N. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII CONGRESO ARGENTINO DE MICROBIOLOGÍA GENERAL SAMIGE DEL BICENTENARIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of targeted mRNA expression as biomarker to track growth and activity of Lactobacillus helveticus in broth and in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 International Conference on Culture Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compounds in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CRB pour la conservation et l'étude de la biodiversité microbienne à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ap Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu sélectif et procédé pour le dénombrement des bactéries propioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-2-700-778-A1;C-12-Q-1/04. 1994, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de régénération et de décontamination de levures utilisées dans des installations de fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP0299847A1. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 vertus de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°160</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'un processus millénaire: les atouts de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enzymes bactériennes clés pour diversifier la texture et la flaveur des fromages, dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] édition 2014, 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Thierry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9170-2889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18894818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short biography and current research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have been aware soon of the life of “good microbes”  and of their crucial role in many different aspects of our everyday life, including fermented foods. This is probably why I focussed my education and professional experience to understand and take advantage of the multiple potentials of micro-organisms.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After a Master’s degree in Industrial Microbiology (ENSA Rennes, 1985) and a PhD thesis in Biotechnology in 1988 (INA-PG, now AgroParisTech) on the production of bioethanol, I first had a 4-yr experience in a private company, where I supervised several R&D projects on the production of metabolites by fermentation. I joined INRA, now INRAE at Rennes in 1992 as a researcher scientist and I have been working since on food microbiology. My main area of expertise is the contribution of food microbes to the formation of metabolites, in particular aroma compounds, in dairy and other fermented products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have always been interested to investigate how the environmental conditions inside food modulate the metabolism of bacteria and the consequences on the properties of the final product.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of grape-associated fungal species to the FMA defect on grapes and in musts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Destanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Pensec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.118945. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a Lactococcus lactis autochthonous strater and a raw goat milk microbial community during long term backslopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aurore Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (104656), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Soy Juice by &amp;lt;i&amp;gt;Lactiplantibacillus plantarum&amp;lt;/i&amp;gt; CIRM‐BIA777 Produces Flavor‐Related and Health‐Promoting Metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fft2.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cutting type of vegetables influences the spontaneous fermentation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolism of &amp;lt;i&amp;gt;Lactobacillus delbrueckii&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;delbrueckii&amp;lt;/i&amp;gt; during soy juice fermentation using phenotypic and transcriptional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01936-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities of a variety of 75 homemade fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1323424. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1323424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'alimentation fermentée revient au goût du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Berthereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation of vegetables: An ancient method of preservation matching new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.104112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of Bisifusarium domesticum and the newly described Nectriaceae cheese-associated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.112691. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumes naturellement fermentés, de la fabrication à la perception consommateur : état des lieux et focus sur le projet participatif français FLEGME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Novembre-Décembre, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Microbiota and Volatile Profiles of Algerian Smen, a Traditional Fermented Butter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Boussekine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.736. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choucroute, pickles...La lactofermentation fait son grand retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reporterre (on line)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Environmental Lactococcus lactis Strains Reveals Their Potential for Biotransformation of Lignocellulosic Feedstocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.805-817. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/applmicrobiol2040061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (20), pp.e01055-21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01055-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Pélardon artisanal goat cheese microbial communities to aroma compounds during cheese-making and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.109130. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made microbial consortium for Kombucha fermentation: Microbiota-induced biochemical changes and biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.110549. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent domestication events in the blue-cheese fungus Penicillium roqueforti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Le Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/451773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the metabolic profiles of a broad range of lactic acid bacteria in soy juice fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courselaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103410. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the bacteria and their metabolic activities associated with the microbial spoilage of custard cream desserts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.103317. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior esterolytic activity in environmental Lactococcus lactis strains is linked to the presence of the SGNH hydrolase family of esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Román Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mcauliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Microbial Community Dynamics and Biochemical Changes During Nyons Black Olive Natural Fermentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (article 586614), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.586614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of fermented dairy ingredients: Identification of antifungal compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.108574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of natural compounds produced by antifungal bioprotective cultures in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.125260. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: From in vitro screening to pilot scale application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Activity of Lactic Acid Bacteria Combinations in Dairy Mimicking Models and Their Potential as Bioprotective Cultures in Pilot Scale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1787), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1356 (Mars 2018), pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.773-773. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl butanoate is synthesised both by alcoholysis and esterification by dairy lactobacilli and propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Debaets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strains of the Lactobacillus casei group show diverse abilities for the production of flavor compounds in 2 model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (9), pp.6918-6929. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Microbial Agents for Food Biopreservation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (37), Open Acess. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms5030037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de Sciences Ouest : Les super-pouvoirs des microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 338, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of cheese composition and microstructure on the diffusion of macromolecules: A study using Fluorescence Recovery After Photobleaching (FRAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.660-667. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus and Leuconostoc volatilomes in cheese conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.2335-2346. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-7227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le neuvième cheese symposium de Cork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ENIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 335, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of dairy [i]Propionibacterium[/i] isolated from dairy farms in Minas Gerais, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Augusto Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring Bacterial Colonies in Solid Foods or Model Foods Using Non-Destructive Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1440), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedition Emmentaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Viciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">die zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages, sorbets, champagne, sel : vive les petits défauts!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC–HRMS fingerprinting as an efficient approach to highlight fine differences in cheese metabolome during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.1117-1130. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of solutes inside bacterial colonies immobilized in model cheese depends on their physicochemical properties: a time-lapse microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights about phenotypic heterogeneity within [i]Propionibacterium freudenreichii[/i] argue against its division into subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (4), pp.465-477. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0229-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large diversity of lactic acid bacteria species is involved in the fermentation of wheat used for the manufacture of lemzeiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Merabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bekhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 241 (1), pp.137-149. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-015-2442-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to screen diverse cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ressources microbiennes au service de nos aliments: une richesse préservée et explorée dans le réseau CIRM. La diversité fonctionnelle explorée grâce au criblage à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.99-108. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622639464429463E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secreted Esterase of [i]Propionibacterium freudenreichii[/i] Has a Major Role in Cheese Lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Beatriz Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.751-756. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03640-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great interspecies and intraspecies diversity of dairy propionibacteria in the production of cheese aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgradients of pH Do Not Occur around Lactococcus Colonies in a Model Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Amine Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (20), pp.6516-6518. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01678-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mass spectrometry metabolic fingerprinting of bacterial metabolism in a model cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcription quantitative PCR revealed persistency of thermophilic lactic acid bacteria metabolic activity until the end of the ripening of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into physiology and metabolism of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 149 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (1), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii, a ripening process bacterium involved in emmental cheese lipolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.1181-8. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02453-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific metabolic activity of ripening bacteria quantified by real-time reverse transcription PCR throughout Emmental cheese manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course and specificity of lipolysis in swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11732-11739. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf102572z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Announcement: Electronic submission of papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (1), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of a cocktail of yeast species to Cantalet cheese changes bacterial survival and enhances aroma compound formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic search approach to identify esterases in Propionibacterium freudenreichii involved in the formation of flavour in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Canaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-7-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of ethyl ester and flavour formation in Swiss cheese by ethanol addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.1140-1145. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of branched-chain aroma compounds by Propionibacterium freudenreichii: links with the biosynthesis of membrane fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (4), pp.977-85. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluyveromyces lactis but not Pichia fermentans used as adjunct culture modifies the olfactory profiles of Cantalet cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2007-0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of dairy microorganisms: Propionibacterium and Bifidobacterium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Meile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterisation of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (2), pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth dynamic characterization of French PDO Cantal cheese made from raw milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.97-117. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl ester formation is enhanced by ethanol addition in mini swiss cheese with and without added propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (18), pp.6819-6824. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060673m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of amplified ribosomal DNA restriction analysis, peptidoglycan hydrolase and biochemical profiles for rapid dairy propionibacteria species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (10), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii strains quantitatively affect production of volatile compounds in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (1-2), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, physicochemistry, microbial populations and aroma compounds of ripened Cantal cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (6), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of Propionibacterium freundenreichii to Raclette cheese induces biochemical changes and enhances flavor development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.4157-4165. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple screening methodfor isovaleric acidproduction by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (8), pp.397-700. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isovaleric acid is mainly produced by Propionibacterium freudenreichii in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (9), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varied volatile compounds are produced by Propionibacterium freudenreichii in Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (3), pp.439-446. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing project of a dairy Propionibacterium freudenreichii subsp. shermanii genome: progress and first bioinformatic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of L-leucine to isovaleric acid by Propionibacterium freudenreichii TL 34 and ITGP23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.608-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of cheese flavour compounds derived from amino acid catabolism by Propionibacterium freudenreichii: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of aminotransferase activity of Propionibacterium freudenreichii after SDS-PAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of amino acids into aroma compounds by cell-free extracts of Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 91, pp.404-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacteria and facultatively heterofermentative lactobacilli weakly contribute to secondary proteolysis of Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (3), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermophilic lactic acid bacteria strains on propionibacteria growth and lactate consumption in an Emmental juice-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic headspace analysis of emmental aqueous phase as a method to quantify changes in volatile flavour compounds during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.453-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autolysis of Lactobacillus helveticus and Propionibacterium freudenreichii in Swiss cheeses: First evidence by using species-specific lysis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65 (4), pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage de l'emmental : Dynamique des populations bactériennes et évolution de la composition de la phase aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (5), pp.521-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du métabolisme des bactéries propioniques laitières par RMN in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (1), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium simulating Emmental juice for propionibacteria growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.573-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de la phase aqueuse de l'emmental à 4 stades d'affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Salvat-Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mb Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (3), pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of propionibacteria in raw milk using a new selective medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (4_5), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage : comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74 (3), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des bactéries propioniques dans le fromage: comparaison de 2 milieux de dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éditon, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st edition, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés : une diversité de bénéfices santé potentiels encore peu documentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal et santé humaine, Santé &amp; Flore Intestinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 264 p., 2021, 9782294769306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium spp. and Acidipropionibacterium spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Turgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli von Ah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Therese Frö Hlich-Wyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9: Affinage des fromages: Biochimie de l’affinage : les phénomènes enzymatiques et microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1001, 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-202, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis and Metabolism of Fatty Acids in Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne F. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Abeijón Mukdsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L.H. Mcsweeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin G. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese, Chemistry, Physics and Microbiology, 4ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1302 p., 2017, 9780124170124. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-417012-4.00017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non starter lactic acid bacteria (NSLAB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy propionibacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjunct cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">starter cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Companion to Cheese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 849 p., 2016, 9780199330881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium ssp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy Propionibacteria and Bifidobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Food, Agriculture, Forestry and Fisheries in Human Nutrition. Encyclopedia of Life Support Systems (EOLSS), Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, EOLSS Publishers Co, 282 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Formation and Swiss-Type Cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheese-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-5051-8298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye formation and Swiss-type cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of cheesemaking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sheffield academic press, 1999, 0-8493-9744-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do two strains of lactic acid bacteria cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th symposium on Bacterial Genetics and Ecology BAGECO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://bageco2023.org/committees/, Jul 2023, Copenhague., Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes de légumes fermentés domestiques et artisanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET FLEGME : Intérêt nutritionnel des légumes fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baty-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de clôture du projet FLEGME - fermentation des légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proteolytic profiles of lactic acid bacteria drive positive interactions in co-culture in a food-mimicking medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard -Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gwenaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote des produits fermentés par approches culturales et métagénomiques Exemple d'un fromage artisanal : le Pélardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-B Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterobacteria and lactic acid bacteria fight during spontaneous vegetable fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès national de la SFM « La microbiologie dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy juice fermentation for yogurt production: how a relevant starter selection can improve it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments fermentés et effet santé : quelques aspects sur les recherches INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation : applications, nouveaux marchés &amp; potentiel santé, Polytech Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clubster NSL, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomics and metabolic modeling to identify bacterial metabolic interactions during the manufacture of a model pressed cheese.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODMICRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique et modèle métabolique pour identifier la succession des métabolismes bactériens en interaction lors de la fabrication d’un fromage modèle à pâte pressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science participatives et aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière grasse laitière et développement d’arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LesMardisGrasdu CNIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cniel Paris, Mar 2021, Paris (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pélardon AOP des Cévennes, du lait cru au fromage affiné : dynamiques microbiennes et évolution des arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Penland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion virtuelle "Glande mammaire lait" / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau galactinnov, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des aliments fermentés en alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 22e Entretiens de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgeingFit est un événement annuel organisé en alternance entre les villes de Lille, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Kombucha fermentations: dynamic follow-up of a lab scale fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How LAB can cooperate to improve soy juice fermentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Niay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred van de Velde (NIZO; chair) René Floris (NIZO) John Giezen (NIZO) Marie-Claire Morley (Elsevier), Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lactic acid bacteria combinations as antifungal cultures in pilot scale dairy products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Lactic Acid Bacteria in soy juice fermentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of effective antifungal cultures in fermented dairy products and identification of antifungal metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes, 15 congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation de matières premières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTCPA: Journée produits végétaux fermentés non pasteurisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter de nouveaux aliments à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBINAIRE Aliments Fermentés 24-25 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés potentiellement support de l’activité antifongique de cultures bioprotectrices dans des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volatilome allows assigning custard cream spoilage to a specific bacterial genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial spoilers in food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Mourdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of antifungal ingredients for dairy products: from in vitro screening to pilot-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pawtowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant le lait et la farine de lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fermentation des protéines végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de molécules antifongiques par des bactéries levains dans les matrices laitières : Identification, mode d’action des molécules et interactions avec la matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Leyva Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes peuplent nos aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture 2017 SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to screen cheese-related bacteria for their ability to produce aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compound production by Propionibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bifidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages et laitages, amis ou ennemis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">magazine de la santé de France 5 Allo docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières grasses laitières comme précurseurs d'arômes dans les fromages. Focus sur les estérases lipolytiques et libération d'acides gras précurseurs d'arômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Printemps 2014 de la SFEL « Lipides Laitiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la qualité organoleptiques des produits laitiers : Verrous et points clé du lien entre l’écosystème laitier et la formation des composés d’arôme in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Lait, pôle de compétitivité, Valorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Le Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Issulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of esters by propionibacteria and lactobacilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Abeijon Muksdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Oliszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia N. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII CONGRESO ARGENTINO DE MICROBIOLOGÍA GENERAL SAMIGE DEL BICENTENARIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of targeted mRNA expression as biomarker to track growth and activity of Lactobacillus helveticus in broth and in Swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la cytométrie en flux pour caractériser l’état physiologique de [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM-AFC Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a secreted lipolytic esterase in Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists (FEMS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineages with broad dairy biotope ranges and phenotypic variability in Propionibacterium freudenreichii revealed by multilocus sequence typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarna Tanskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 International Conference on Culture Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florianópolis, Santa Catarina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma compounds in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tucuman, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CRB pour la conservation et l'étude de la biodiversité microbienne à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lesage-Meessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ap Texeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu sélectif et procédé pour le dénombrement des bactéries propioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-2-700-778-A1;C-12-Q-1/04. 1994, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de régénération et de décontamination de levures utilisées dans des installations de fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP0299847A1. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 vertus de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°160</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d'un processus millénaire: les atouts de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enzymes bactériennes clés pour diversifier la texture et la flaveur des fromages, dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] édition 2014, 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23106863"/>
+    <w:nsid w:val="FB71694F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9170-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Destanque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118945" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurore Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.07.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Berthereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty-Julien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cassagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Rom&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mcauliffe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2040061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279810v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110549" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Techer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Prieur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/451773" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lema&#238;tre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01787" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Stefanovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertuzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Rea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12408" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana B. Medina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0310-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Poga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7227-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01440" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Viciano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Merabti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2442-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.07.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622639464429463E12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Nero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.03.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Yee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.09.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P1GR8FB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454122v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102572z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895812v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454092v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Freitas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.10.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DLZHKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895797v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00559392v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meile" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PZQ2DM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454082v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catheline" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.05.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHDHVXB2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729785v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03830.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895645v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454002v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.09.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7XWHDVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453955v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060673m" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z4M2W7K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Roussel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481195" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CFL29PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895594v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.12.018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48S2X95T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454501v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.01.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S26H9K1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681477v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(02)00060-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS79QZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694513v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694561v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Maillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929439v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Madec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712314v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382094v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621918v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne F. Collins" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L.H. Mcsweeney" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Wilkinson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978012417012400017X" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00017-X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392878v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392871v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392876v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392874v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805173v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626536v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694130v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233906v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694155v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201684v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279806v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279747v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166487v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308970v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158176v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905545v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795996v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568132v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736336v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609600v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454643v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303985v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209769v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209670v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209686v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190434v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454325v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Oliszewski" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia N. Gonzales" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577090v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857237v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Baynast" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brouard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407414v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9170-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18894818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Destanque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118945" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aurore Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.70118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701063v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Niay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01936-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1323424" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Berthereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.07.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baty-Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cassagnes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Boussekine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bekhouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040736" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Rom&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mcauliffe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol2040061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279810v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jourdren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110549" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Prieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/451773" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courselaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103410" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02283796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Techer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103317" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586614" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622774v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lema&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0310-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana B. Medina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.10.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Stefanovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertuzzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Rea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12408" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mounier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Poga&#269;i&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7227-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela de Freitas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Nero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.03.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454568v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01440" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Viciano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0769-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150804v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Abeijon Muksdi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0229-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209793v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Merabti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2442-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.07.018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622639464429463E12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Beatriz Medina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03640-13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209716v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Yee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.09.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P1GR8FB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.03.094" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX930CFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Henaff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD79KGS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.04.026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1Z9KZQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dherb&#233;court" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baglini&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02453-09" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine H&#233;naff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M197H467-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895812v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102572z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895797v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454092v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Freitas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.10.026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98DLZHKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-7-16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.05.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHDHVXB2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catheline" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03830.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0136" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00559392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meile" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.019" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PZQ2DM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895645v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454002v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060673m" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z4M2W7K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453905v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.09.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7XWHDVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895594v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895567v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005033" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453971v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Roussel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481195" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CFL29PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454501v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.01.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S26H9K1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264923v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.02.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454500v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.12.018" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48S2X95T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681477v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(02)00060-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS79QZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929615v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694510v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694513v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695823v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712314v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salvat-Brunaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Maillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929439v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Madec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929388v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712692v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382094v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640422v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Turgay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bachmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irmler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli von Ah" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Fr&#246; Hlich-Wyder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965230163?via%3Dihub" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23016-3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621918v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne F. Collins" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abeij&#243;n Mukdsi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L.H. Mcsweeney" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Wilkinson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978012417012400017X" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00017-X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392872v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392878v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392873v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392871v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392876v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392874v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454136v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804022v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694155v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233906v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693861v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parayre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawtowski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Maillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805173v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851848v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626536v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694130v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201684v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279806v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279747v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975394v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158176v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158179v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308970v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166487v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795996v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905545v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736336v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568132v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609600v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484168v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303985v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454643v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209769v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209670v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209686v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454325v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Oliszewski" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia N. Gonzales" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454370v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henaff" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190434v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454329v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577090v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857237v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Baynast" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brouard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407414v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>